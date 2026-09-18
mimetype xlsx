--- v4 (2026-08-27)
+++ v5 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CQLS Service Fees" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Service Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Fee Description</t>
   </si>
   <si>
     <t>Internal Fee</t>
   </si>
   <si>
     <t>External Non-Profit Fee</t>
   </si>
   <si>
     <t>External For-Profit Fee</t>
   </si>
   <si>
     <t>Per Item</t>
   </si>
   <si>
@@ -899,138 +899,243 @@
   <si>
     <t>IL-Lib: Normalization &amp; Pooling-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina library normalization and pooling for sequencing. 1-47 samples processed at a time.</t>
   </si>
   <si>
     <t>$3.60</t>
   </si>
   <si>
     <t>$5.40</t>
   </si>
   <si>
     <t>IL-Lib: Normalization &amp; Pooling-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina library normalization and pooling for sequencing. 48-96 samples processed at a time.</t>
   </si>
   <si>
     <t>$1.90</t>
   </si>
   <si>
     <t>$2.80</t>
   </si>
   <si>
-    <t>IL-Lib: SeqWell plexWell-Set of 96 samples</t>
-[...13 lines deleted...]
-  <si>
     <t>NextSeq Sequencing</t>
   </si>
   <si>
     <t>NextSeq: P1 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
     <t>Fee includes costs of consumables, backup tape, service contract, labor, and illumina kits.</t>
   </si>
   <si>
+    <t>$977.03</t>
+  </si>
+  <si>
+    <t>$1,161.48</t>
+  </si>
+  <si>
     <t>Run</t>
   </si>
   <si>
     <t>NextSeq: P1 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$1,488.37</t>
+  </si>
+  <si>
+    <t>$1,727.18</t>
+  </si>
+  <si>
     <t>NextSeq: P1 XLEAP 300bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$2,304.62</t>
+  </si>
+  <si>
+    <t>$2,646.11</t>
+  </si>
+  <si>
     <t>NextSeq: P2 XLEAP 100bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$1,998.87</t>
+  </si>
+  <si>
+    <t>$2,249.76</t>
+  </si>
+  <si>
     <t>NextSeq: P2 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
+    <t>$1,581.39</t>
+  </si>
+  <si>
+    <t>$1,790.00</t>
+  </si>
+  <si>
     <t>NextSeq: P2 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$2,064.79</t>
+  </si>
+  <si>
+    <t>$2,333.80</t>
+  </si>
+  <si>
     <t>NextSeq: P2 XLEAP 300bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$4,099.24</t>
+  </si>
+  <si>
+    <t>$4,489.05</t>
+  </si>
+  <si>
     <t>NextSeq: P3 XLEAP 100bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$3,540.70</t>
+  </si>
+  <si>
+    <t>$3,864.07</t>
+  </si>
+  <si>
     <t>NextSeq: P3 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
+    <t>$2,788.47</t>
+  </si>
+  <si>
+    <t>$3,033.32</t>
+  </si>
+  <si>
     <t>NextSeq: P3 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$4,226.72</t>
+  </si>
+  <si>
+    <t>$4,604.45</t>
+  </si>
+  <si>
     <t>NextSeq: P4 XLEAP 100bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$4,317.30</t>
+  </si>
+  <si>
+    <t>$4,658.79</t>
+  </si>
+  <si>
     <t>NextSeq: P4 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
+    <t>$3,084.14</t>
+  </si>
+  <si>
+    <t>$3,341.07</t>
+  </si>
+  <si>
     <t>NextSeq: P4 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
+    <t>$4,886.42</t>
+  </si>
+  <si>
+    <t>$5,288.31</t>
+  </si>
+  <si>
     <t>NextSeq: P4 XLEAP 50bp Single End with Kit</t>
   </si>
   <si>
+    <t>$2,433.11</t>
+  </si>
+  <si>
+    <t>$2,641.72</t>
+  </si>
+  <si>
     <t>MiSeq i100 Sequencing</t>
   </si>
   <si>
     <t>MiSeq i100: 100bp Single End with Kit (25M reads)</t>
   </si>
   <si>
     <t>Service fee includes costs of consumables, service contract, labor, and illumina kits.</t>
   </si>
   <si>
+    <t>$905.82</t>
+  </si>
+  <si>
+    <t>$1,051.27</t>
+  </si>
+  <si>
     <t>MiSeq i100: 150bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
+    <t>$1,309.50</t>
+  </si>
+  <si>
+    <t>$1,461.94</t>
+  </si>
+  <si>
     <t>MiSeq i100: 150bp Paired End with Kit (5M reads)</t>
   </si>
   <si>
+    <t>$775.68</t>
+  </si>
+  <si>
+    <t>$928.12</t>
+  </si>
+  <si>
     <t>MiSeq i100: 300bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
+    <t>$1,569.68</t>
+  </si>
+  <si>
+    <t>$1,740.76</t>
+  </si>
+  <si>
     <t>MiSeq i100: 300bp Paired End with Kit (5M reads)</t>
   </si>
   <si>
+    <t>$1,068.41</t>
+  </si>
+  <si>
+    <t>$1,239.49</t>
+  </si>
+  <si>
     <t>MiSeq i100: 500bp Paired End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>$2,288.12</t>
+  </si>
+  <si>
+    <t>$2,480.17</t>
   </si>
   <si>
     <t>HPC</t>
   </si>
   <si>
     <t>HPC After Hours Custom Hourly Service</t>
   </si>
   <si>
     <t>$191.00</t>
   </si>
   <si>
     <t>hourly</t>
   </si>
   <si>
     <t>HPC Hourly Service</t>
   </si>
   <si>
     <t>Data Storage</t>
   </si>
   <si>
     <t>Data Storage - Data Purchase (20Tb)</t>
   </si>
   <si>
     <t>$2,000.00</t>
   </si>
@@ -1505,54 +1610,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H138"/>
+  <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H138"/>
+      <selection activeCell="A1" sqref="A1:H137"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3606,1538 +3711,1512 @@
       </c>
       <c r="C80" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>293</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>294</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>294</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>109</v>
+        <v>68</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>295</v>
+        <v>205</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>296</v>
+        <v>206</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>297</v>
+        <v>207</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>298</v>
+        <v>164</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>298</v>
+        <v>164</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>299</v>
+        <v>208</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>208</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>212</v>
+        <v>77</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>212</v>
+        <v>77</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>20</v>
+        <v>208</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>77</v>
+        <v>211</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>208</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>20</v>
+        <v>208</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>208</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>223</v>
+        <v>179</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>224</v>
+        <v>180</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>225</v>
+        <v>181</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>182</v>
+        <v>56</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>186</v>
+        <v>49</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>49</v>
+        <v>91</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>91</v>
+        <v>193</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>91</v>
+        <v>193</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>191</v>
+        <v>30</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>192</v>
+        <v>31</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>193</v>
+        <v>32</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>193</v>
+        <v>32</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>35</v>
+        <v>201</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>36</v>
+        <v>202</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>200</v>
+        <v>233</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>201</v>
+        <v>234</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>202</v>
+        <v>232</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>203</v>
+        <v>235</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>203</v>
+        <v>235</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="E96" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F96" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="F96" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G96" s="1" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>68</v>
+        <v>295</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>236</v>
+        <v>296</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>237</v>
+        <v>297</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>139</v>
+        <v>298</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>232</v>
+        <v>299</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>232</v>
+        <v>299</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D98" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E98" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="E98" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F98" s="1" t="s">
-        <v>123</v>
+        <v>303</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>123</v>
+        <v>303</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>304</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>123</v>
+        <v>305</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>123</v>
+        <v>306</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>123</v>
+        <v>306</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B100" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H100" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H101" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B102" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H102" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B103" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H103" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B104" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H104" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B105" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H105" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B106" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H106" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H107" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B108" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H108" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B109" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H109" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B110" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H110" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B111" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H111" s="1" t="s">
         <v>300</v>
-      </c>
-[...16 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>318</v>
+        <v>345</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>123</v>
+        <v>346</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>123</v>
+        <v>347</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>123</v>
+        <v>347</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>123</v>
+        <v>349</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>123</v>
+        <v>350</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>123</v>
+        <v>350</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>321</v>
+        <v>351</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>123</v>
+        <v>352</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>123</v>
+        <v>353</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>123</v>
+        <v>353</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>322</v>
+        <v>354</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>123</v>
+        <v>355</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>123</v>
+        <v>356</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>123</v>
+        <v>356</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>317</v>
+        <v>340</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>323</v>
+        <v>357</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>319</v>
+        <v>342</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>123</v>
+        <v>358</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>123</v>
+        <v>359</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>123</v>
+        <v>359</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>238</v>
+        <v>360</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>317</v>
+        <v>9</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>324</v>
+        <v>361</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>319</v>
+        <v>361</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>123</v>
+        <v>283</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>123</v>
+        <v>362</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>123</v>
+        <v>362</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>303</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>326</v>
+        <v>364</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>283</v>
+        <v>11</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>327</v>
+        <v>12</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>327</v>
+        <v>12</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>328</v>
+        <v>363</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>9</v>
+        <v>365</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>329</v>
+        <v>366</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>329</v>
+        <v>366</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>11</v>
+        <v>367</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>12</v>
+        <v>368</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>12</v>
+        <v>368</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>328</v>
+        <v>369</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>330</v>
+        <v>365</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>331</v>
+        <v>370</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>332</v>
-[...6 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="F120" s="1"/>
+      <c r="G120" s="1"/>
       <c r="H120" s="1" t="s">
-        <v>334</v>
+        <v>372</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>330</v>
+        <v>365</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>335</v>
+        <v>373</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>335</v>
+        <v>373</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-      <c r="G121" s="1"/>
+        <v>374</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>375</v>
+      </c>
       <c r="H121" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>330</v>
+        <v>365</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>338</v>
+        <v>376</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>338</v>
+        <v>376</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>339</v>
-[...6 lines deleted...]
-      </c>
+        <v>377</v>
+      </c>
+      <c r="F122" s="1"/>
+      <c r="G122" s="1"/>
       <c r="H122" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>330</v>
+        <v>365</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>341</v>
+        <v>378</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>341</v>
+        <v>378</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>342</v>
-[...2 lines deleted...]
-      <c r="G123" s="1"/>
+        <v>379</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>380</v>
+      </c>
       <c r="H123" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>330</v>
+        <v>381</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>343</v>
+        <v>382</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>343</v>
+        <v>382</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>344</v>
+        <v>270</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>345</v>
+        <v>383</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>345</v>
+        <v>383</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>346</v>
+        <v>381</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>347</v>
+        <v>384</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>347</v>
+        <v>384</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>270</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>348</v>
+        <v>383</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>348</v>
+        <v>383</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>346</v>
+        <v>381</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>349</v>
+        <v>385</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>349</v>
+        <v>385</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>270</v>
+        <v>386</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>348</v>
+        <v>220</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>348</v>
+        <v>220</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>346</v>
+        <v>381</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>350</v>
+        <v>387</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>350</v>
+        <v>387</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>351</v>
+        <v>388</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>220</v>
+        <v>389</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>220</v>
+        <v>389</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>346</v>
+        <v>390</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>352</v>
+        <v>391</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>352</v>
+        <v>391</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>353</v>
+        <v>259</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>354</v>
+        <v>392</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>354</v>
+        <v>392</v>
       </c>
       <c r="H128" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>355</v>
+        <v>390</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>356</v>
+        <v>393</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>356</v>
+        <v>393</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>259</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>357</v>
+        <v>392</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>357</v>
+        <v>392</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>355</v>
+        <v>390</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>358</v>
+        <v>394</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>358</v>
+        <v>394</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>259</v>
+        <v>395</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>357</v>
+        <v>143</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>357</v>
+        <v>143</v>
       </c>
       <c r="H130" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>355</v>
+        <v>396</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>360</v>
+        <v>143</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>143</v>
+        <v>398</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>143</v>
+        <v>398</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>361</v>
+        <v>396</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>362</v>
+        <v>399</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>362</v>
+        <v>399</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>143</v>
+        <v>400</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>361</v>
+        <v>402</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>364</v>
+        <v>403</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>364</v>
+        <v>403</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>365</v>
+        <v>404</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>366</v>
+        <v>239</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>366</v>
+        <v>239</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>325</v>
+        <v>360</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>367</v>
+        <v>405</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>368</v>
+        <v>406</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>368</v>
+        <v>406</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>369</v>
+        <v>11</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>239</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>239</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>325</v>
+        <v>407</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>370</v>
+        <v>408</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>371</v>
+        <v>409</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="E135" s="1"/>
       <c r="F135" s="1" t="s">
-        <v>239</v>
+        <v>107</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>239</v>
+        <v>107</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>337</v>
+        <v>411</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>372</v>
+        <v>407</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>373</v>
+        <v>408</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="E136" s="1"/>
       <c r="F136" s="1" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>107</v>
+        <v>224</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>376</v>
+        <v>93</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>372</v>
+        <v>414</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>373</v>
+        <v>9</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="E137" s="1"/>
+        <v>415</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="F137" s="1" t="s">
-        <v>224</v>
+        <v>98</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>224</v>
+        <v>98</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>93</v>
-[...24 lines deleted...]
-      <c r="H138" s="1" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>