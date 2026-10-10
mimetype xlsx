--- v5 (2026-09-18)
+++ v6 (2026-10-10)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CQLS Service Fees" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="487">
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Service Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Fee Description</t>
   </si>
   <si>
     <t>Internal Fee</t>
   </si>
   <si>
     <t>External Non-Profit Fee</t>
   </si>
   <si>
     <t>External For-Profit Fee</t>
   </si>
   <si>
     <t>Per Item</t>
   </si>
   <si>
@@ -68,1248 +68,1461 @@
   <si>
     <t>Hourly Research Consulting</t>
   </si>
   <si>
     <t>$97.00</t>
   </si>
   <si>
     <t>$145.50</t>
   </si>
   <si>
     <t>Hr</t>
   </si>
   <si>
     <t>Extraction</t>
   </si>
   <si>
     <t>Animal</t>
   </si>
   <si>
     <t>DNA Extraction: Animal tissue (1 to 48 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 1-48 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
-    <t>$11.20</t>
-[...2 lines deleted...]
-    <t>$17.00</t>
+    <t>$11.50</t>
+  </si>
+  <si>
+    <t>$17.19</t>
+  </si>
+  <si>
+    <t>$17.25</t>
   </si>
   <si>
     <t>sample</t>
   </si>
   <si>
     <t>DNA Extraction: Animal Tissue (49 to 95 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 49-95 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
-    <t>$7.20</t>
+    <t>$7.40</t>
+  </si>
+  <si>
+    <t>$11.06</t>
+  </si>
+  <si>
+    <t>$11.10</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Animal tissue (full plate = 96 samples)</t>
+  </si>
+  <si>
+    <t>DNA extraction of 96 animal tissue samples with Omega BioTek M6399</t>
+  </si>
+  <si>
+    <t>$5.30</t>
+  </si>
+  <si>
+    <t>$7.92</t>
+  </si>
+  <si>
+    <t>$7.95</t>
+  </si>
+  <si>
+    <t>Plant/Fungi</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Plant/Fungi (1 to 48 samples)</t>
+  </si>
+  <si>
+    <t>When the sample set submitted numbers in the range of 1 to 47 samples. Price includes supplies, reagents, and labor.</t>
+  </si>
+  <si>
+    <t>$11.40</t>
+  </si>
+  <si>
+    <t>$17.04</t>
+  </si>
+  <si>
+    <t>$17.10</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Plant/Fungi (48 to 95 samples)</t>
+  </si>
+  <si>
+    <t>When the sample set submitted numbers in the range of a half plate (48 samples to 95 samples). Price includes supplies, reagents, and labor.</t>
+  </si>
+  <si>
+    <t>$7.30</t>
+  </si>
+  <si>
+    <t>$10.91</t>
+  </si>
+  <si>
+    <t>$10.95</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Plant/Fungi (full plate = 96 samples)</t>
+  </si>
+  <si>
+    <t>Users of this service will provide sample tissue in appropriate microtube collection plates for use with extraction robotics. A full plate of samples (exactly 96 samples) required. Price includes supplies, reagents, and labor.</t>
+  </si>
+  <si>
+    <t>$5.10</t>
+  </si>
+  <si>
+    <t>$7.62</t>
+  </si>
+  <si>
+    <t>$7.65</t>
+  </si>
+  <si>
+    <t>Soil</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Soil (full plate = 96 samples)</t>
+  </si>
+  <si>
+    <t>DNA extraction of up to 96 soil samples with Qiagen MagAttract PowerSoil DNA kit</t>
+  </si>
+  <si>
+    <t>$1,207.00</t>
+  </si>
+  <si>
+    <t>$1,804.47</t>
+  </si>
+  <si>
+    <t>$1,810.50</t>
+  </si>
+  <si>
+    <t>plate</t>
+  </si>
+  <si>
+    <t>Custom</t>
+  </si>
+  <si>
+    <t>Extraction: Custom Request DNA</t>
+  </si>
+  <si>
+    <t>RNA extractions done as a custom request.</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>DNA extractions done as a custom request.</t>
+  </si>
+  <si>
+    <t>Item</t>
+  </si>
+  <si>
+    <t>Extraction: Collection Micotube Plate</t>
+  </si>
+  <si>
+    <t>If CGRB Core provides microtube collection plates for use with CGRB Core specific extraction equipment.</t>
+  </si>
+  <si>
+    <t>$26.71</t>
+  </si>
+  <si>
+    <t>$44.33</t>
+  </si>
+  <si>
+    <t>HMW</t>
+  </si>
+  <si>
+    <t>DNA Extraction: High Molecular Weight (1 Sample)</t>
+  </si>
+  <si>
+    <t>DNA Extraction High Molecular Weight 1 Sample</t>
+  </si>
+  <si>
+    <t>$150.00</t>
+  </si>
+  <si>
+    <t>$224.25</t>
+  </si>
+  <si>
+    <t>$225.00</t>
+  </si>
+  <si>
+    <t>Genotyping</t>
+  </si>
+  <si>
+    <t>3730 Genotyping</t>
+  </si>
+  <si>
+    <t>Genotyping on AB 3730 (Full plate)</t>
+  </si>
+  <si>
+    <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 96 or less.</t>
+  </si>
+  <si>
+    <t>$200.00</t>
+  </si>
+  <si>
+    <t>$299.00</t>
+  </si>
+  <si>
+    <t>$300.00</t>
+  </si>
+  <si>
+    <t>Genotyping on AB 3730 (Half plate)</t>
+  </si>
+  <si>
+    <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 48 or less to be provided in alternating columns (odd or even)</t>
+  </si>
+  <si>
+    <t>$132.00</t>
+  </si>
+  <si>
+    <t>$197.34</t>
+  </si>
+  <si>
+    <t>$198.00</t>
+  </si>
+  <si>
+    <t>half plate</t>
+  </si>
+  <si>
+    <t>Microscopy</t>
+  </si>
+  <si>
+    <t>Confocal Hourly Usage</t>
+  </si>
+  <si>
+    <t>A one hour minimum charge. Any additional usage will be charged in 15 minutes increments.</t>
+  </si>
+  <si>
+    <t>$36.00</t>
+  </si>
+  <si>
+    <t>$54.00</t>
+  </si>
+  <si>
+    <t>$55.00</t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>Leica LASX Microscope Analysis Workstation</t>
+  </si>
+  <si>
+    <t>Use of the Leica LASX workstation</t>
+  </si>
+  <si>
+    <t>$-</t>
+  </si>
+  <si>
+    <t>$15.00</t>
+  </si>
+  <si>
+    <t>$21.00</t>
+  </si>
+  <si>
+    <t>Training and Assisted</t>
+  </si>
+  <si>
+    <t>Confocal Assisted Imaging Hourly</t>
+  </si>
+  <si>
+    <t>A one hour minimum charge for assistance imaging on the confocal microscope.</t>
+  </si>
+  <si>
+    <t>$90.00</t>
+  </si>
+  <si>
+    <t>$134.55</t>
+  </si>
+  <si>
+    <t>Confocal Training</t>
+  </si>
+  <si>
+    <t>About four hours training on Leica Stellaris 5 confocal microscope system. Does not cover practice or practical sessions before independent use.</t>
+  </si>
+  <si>
+    <t>$340.00</t>
+  </si>
+  <si>
+    <t>$508.30</t>
+  </si>
+  <si>
+    <t>$510.00</t>
+  </si>
+  <si>
+    <t>training</t>
+  </si>
+  <si>
+    <t>Keyence External</t>
+  </si>
+  <si>
+    <t>Keyence Hourly Usage</t>
+  </si>
+  <si>
+    <t>Use of Keyence Microscope</t>
+  </si>
+  <si>
+    <t>$30.00</t>
+  </si>
+  <si>
+    <t>$40.00</t>
+  </si>
+  <si>
+    <t>PacBio</t>
+  </si>
+  <si>
+    <t>Library Prep</t>
+  </si>
+  <si>
+    <t>PacBio cDNA Generation</t>
+  </si>
+  <si>
+    <t>Generate cDNA for Iso-seq template preparation.</t>
+  </si>
+  <si>
+    <t>$270.00</t>
+  </si>
+  <si>
+    <t>$400.00</t>
+  </si>
+  <si>
+    <t>PacBio SMRTbell Template Preparation 1st Sample</t>
+  </si>
+  <si>
+    <t>$570.00</t>
+  </si>
+  <si>
+    <t>$855.00</t>
+  </si>
+  <si>
+    <t>PacBio SMRTbell Template Preparation 2-8 sample</t>
+  </si>
+  <si>
+    <t>$108.00</t>
+  </si>
+  <si>
+    <t>$160.00</t>
+  </si>
+  <si>
+    <t>Sequencing</t>
+  </si>
+  <si>
+    <t>PacBio Sequel II SMRTbell Template Sequencing</t>
+  </si>
+  <si>
+    <t>PacBio Sequel SMRTbell Template Sequencing</t>
+  </si>
+  <si>
+    <t>Inquire</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>cell</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing</t>
+  </si>
+  <si>
+    <t>Cycle Sequencing Rxn Included</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard 1/2 plate  (47)</t>
+  </si>
+  <si>
+    <t>1/2 plate Standard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>$259</t>
+  </si>
+  <si>
+    <t>$389</t>
+  </si>
+  <si>
+    <t>1/2 plate</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard full plate  (95)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted</t>
+  </si>
+  <si>
+    <t>$443</t>
+  </si>
+  <si>
+    <t>$664</t>
+  </si>
+  <si>
+    <t>Sanger: High GC (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Sanger sequencing using enriched chemistry for samples with high G-C templates. High GC chemistry reaction, Cleanup, and Run.</t>
+  </si>
+  <si>
+    <t>$9.40</t>
+  </si>
+  <si>
+    <t>$14.05</t>
+  </si>
+  <si>
+    <t>$14.10</t>
+  </si>
+  <si>
+    <t>Sanger: Premium (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Premium Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Samples will be processed for next business day regardless of number of samples</t>
   </si>
   <si>
     <t>$11.00</t>
   </si>
   <si>
-    <t>DNA Extraction: Animal tissue (full plate = 96 samples)</t>
-[...11 lines deleted...]
-    <t>Quantitation: Quant-iT dsDNA/RNA 1-48 Samples</t>
+    <t>$16.45</t>
+  </si>
+  <si>
+    <t>$16.50</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Full Plate - 95 Samples)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$4.66</t>
+  </si>
+  <si>
+    <t>$6.97</t>
+  </si>
+  <si>
+    <t>$6.99</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Half Plate - 47 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plateStandard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$5.51</t>
+  </si>
+  <si>
+    <t>$8.24</t>
+  </si>
+  <si>
+    <t>$8.27</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Standard Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>$6.40</t>
+  </si>
+  <si>
+    <t>$9.57</t>
+  </si>
+  <si>
+    <t>$9.60</t>
+  </si>
+  <si>
+    <t>Economy (no cycle sequencing)</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy 1/2 plate  (48)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>$148.00</t>
+  </si>
+  <si>
+    <t>$222.00</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy full plate  (96)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted</t>
+  </si>
+  <si>
+    <t>$217.00</t>
+  </si>
+  <si>
+    <t>$325.00</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Full Plate - 96 Samples)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$2.26</t>
+  </si>
+  <si>
+    <t>$3.38</t>
+  </si>
+  <si>
+    <t>$3.39</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Half Plate - 48 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$3.08</t>
+  </si>
+  <si>
+    <t>$4.60</t>
+  </si>
+  <si>
+    <t>$4.62</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Economy Sanger sequencing. Cleanup and run only. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>$4.00</t>
+  </si>
+  <si>
+    <t>$5.98</t>
+  </si>
+  <si>
+    <t>$6.00</t>
+  </si>
+  <si>
+    <t>Sanger: BigDye</t>
+  </si>
+  <si>
+    <t>Core Lab Consumables</t>
+  </si>
+  <si>
+    <t>$972.74</t>
+  </si>
+  <si>
+    <t>$1,444.52</t>
+  </si>
+  <si>
+    <t>tube</t>
+  </si>
+  <si>
+    <t>QC Sizing Analysis</t>
+  </si>
+  <si>
+    <t>Sample Transformation</t>
+  </si>
+  <si>
+    <t>QC: Blue Pippin DNA size selection</t>
+  </si>
+  <si>
+    <t>Specifically designed for &gt;15kb high molecular weight collections with reduced run time, improved sample recovery, and reproducibility.</t>
+  </si>
+  <si>
+    <t>$58.00</t>
+  </si>
+  <si>
+    <t>$86.71</t>
+  </si>
+  <si>
+    <t>$87.00</t>
+  </si>
+  <si>
+    <t>lane</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Plate to Plate</t>
+  </si>
+  <si>
+    <t>Robotic dilution of samples in 1 plate to plate format</t>
+  </si>
+  <si>
+    <t>$77.00</t>
+  </si>
+  <si>
+    <t>$115.12</t>
+  </si>
+  <si>
+    <t>$115.50</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Sample Tube</t>
+  </si>
+  <si>
+    <t>Dilution sample tube per sample</t>
+  </si>
+  <si>
+    <t>$3.30</t>
+  </si>
+  <si>
+    <t>$4.93</t>
+  </si>
+  <si>
+    <t>$4.95</t>
+  </si>
+  <si>
+    <t>QC: Illumina Pooling</t>
+  </si>
+  <si>
+    <t>Dilution and pooling of Illumina libraries.</t>
+  </si>
+  <si>
+    <t>$4.50</t>
+  </si>
+  <si>
+    <t>$6.73</t>
+  </si>
+  <si>
+    <t>$6.75</t>
+  </si>
+  <si>
+    <t>Quantification</t>
+  </si>
+  <si>
+    <t>QC: Illumina Library qPCR Quantification- 1 Dilution</t>
+  </si>
+  <si>
+    <t>Illumina Library qPCR Quantification- 1 Dilution (Premier)</t>
+  </si>
+  <si>
+    <t>$23.00</t>
+  </si>
+  <si>
+    <t>$34.39</t>
+  </si>
+  <si>
+    <t>$34.50</t>
+  </si>
+  <si>
+    <t>QC: Quant-iT dsDNA/RNA 1-48 Samples</t>
   </si>
   <si>
     <t>High throughput fluorophore quantitation in a 96-well format plate reader for 1 to 48 Samples.</t>
   </si>
   <si>
-    <t>$104.00</t>
-[...2 lines deleted...]
-    <t>$156.00</t>
+    <t>$107.00</t>
+  </si>
+  <si>
+    <t>$159.97</t>
+  </si>
+  <si>
+    <t>$160.50</t>
   </si>
   <si>
     <t>sample set</t>
   </si>
   <si>
-    <t>Quantitation: Quant-iT dsDNA/RNA 49-96 Samples</t>
+    <t>QC: Quant-iT dsDNA/RNA 49-96 Samples</t>
   </si>
   <si>
     <t>High throughput fluorophore quantitation in a 96-well format plate reader for 49 to 96 Samples.</t>
   </si>
   <si>
-    <t>$165.00</t>
-[...128 lines deleted...]
-    <t>GBS</t>
+    <t>$170.00</t>
+  </si>
+  <si>
+    <t>$254.15</t>
+  </si>
+  <si>
+    <t>$255.00</t>
+  </si>
+  <si>
+    <t>QC: Qubit Assay</t>
+  </si>
+  <si>
+    <t>Qubit Assay Quantification per sample</t>
+  </si>
+  <si>
+    <t>$6.90</t>
+  </si>
+  <si>
+    <t>$10.32</t>
+  </si>
+  <si>
+    <t>$10.35</t>
+  </si>
+  <si>
+    <t>Bioanalyzer</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run HS DNA Chip</t>
+  </si>
+  <si>
+    <t>1-11 samples / chip</t>
+  </si>
+  <si>
+    <t>$190.00</t>
+  </si>
+  <si>
+    <t>$285.00</t>
+  </si>
+  <si>
+    <t>chip</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run HS DNA Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer HS DNA chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$32.00</t>
+  </si>
+  <si>
+    <t>$48.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Chip</t>
+  </si>
+  <si>
+    <t>1-12 samples / chip</t>
+  </si>
+  <si>
+    <t>$126.00</t>
+  </si>
+  <si>
+    <t>$188.37</t>
+  </si>
+  <si>
+    <t>$189.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Nano chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$31.40</t>
+  </si>
+  <si>
+    <t>$31.50</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Chip</t>
+  </si>
+  <si>
+    <t>$137.00</t>
+  </si>
+  <si>
+    <t>$204.82</t>
+  </si>
+  <si>
+    <t>$205.50</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Pico chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>TapeStation</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>$22.00</t>
+  </si>
+  <si>
+    <t>$32.89</t>
+  </si>
+  <si>
+    <t>$33.00</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 10 or more samples.</t>
+  </si>
+  <si>
+    <t>$13.00</t>
+  </si>
+  <si>
+    <t>$19.44</t>
+  </si>
+  <si>
+    <t>$19.50</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>$19.00</t>
+  </si>
+  <si>
+    <t>$28.41</t>
+  </si>
+  <si>
+    <t>$28.50</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report or 10 or more samples</t>
+  </si>
+  <si>
+    <t>Illumina Sequencing</t>
   </si>
   <si>
     <t>GBS library prep (up to 48 samples)</t>
   </si>
   <si>
     <t>Fee for preparing pooled library of 25-48 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
   </si>
   <si>
-    <t>$1,040.00</t>
-[...2 lines deleted...]
-    <t>$-</t>
+    <t>$1,083.00</t>
   </si>
   <si>
     <t>library</t>
   </si>
   <si>
     <t>GBS library prep (up to 96 samples)</t>
   </si>
   <si>
     <t>Fee for preparing pooled library of 49-96 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
   </si>
   <si>
-    <t>$1,412.00</t>
-[...455 lines deleted...]
-    <t>NA</t>
+    <t>$1,498.00</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon Index PCR + Cleanup-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 1-47 samples processed at a time.</t>
   </si>
   <si>
-    <t>$15.30</t>
+    <t>$15.50</t>
+  </si>
+  <si>
+    <t>$23.17</t>
+  </si>
+  <si>
+    <t>$23.25</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon Index PCR + Cleanup-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 48-96 samples processed at a time.</t>
   </si>
   <si>
-    <t>$16.50</t>
+    <t>$16.59</t>
+  </si>
+  <si>
+    <t>$16.65</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon PCR Cleanup-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina amplicon AMPure XP magnetic bead cleanup. 1-47 samples processed at a time.</t>
   </si>
   <si>
-    <t>$5.80</t>
-[...2 lines deleted...]
-    <t>$8.70</t>
+    <t>$5.90</t>
+  </si>
+  <si>
+    <t>$8.82</t>
+  </si>
+  <si>
+    <t>$8.85</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon PCR Cleanup-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina amplicon AMPure XP magnetic bead cleanup. 48-96 samples processed at a time.</t>
   </si>
   <si>
+    <t>$3.40</t>
+  </si>
+  <si>
+    <t>$5.08</t>
+  </si>
+  <si>
     <t>IL-Lib: Amplicon PCR Library-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina initial PCR targetting V3 and V4 regions. 1-47 samples processed at a time.</t>
   </si>
   <si>
     <t>$7.90</t>
   </si>
   <si>
-    <t>$11.80</t>
+    <t>$11.81</t>
+  </si>
+  <si>
+    <t>$11.85</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon PCR Library-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina initial PCR targetting V3 and V4 regions. 48-96 samples processed at a time.</t>
   </si>
   <si>
     <t>$5.00</t>
   </si>
   <si>
+    <t>$7.48</t>
+  </si>
+  <si>
+    <t>$7.50</t>
+  </si>
+  <si>
     <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 1-47 samples</t>
   </si>
   <si>
     <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 1-47 samples processed at a time.</t>
   </si>
   <si>
-    <t>$25.50</t>
+    <t>$17.20</t>
+  </si>
+  <si>
+    <t>$25.71</t>
+  </si>
+  <si>
+    <t>$25.80</t>
   </si>
   <si>
     <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 48-96 samples</t>
   </si>
   <si>
     <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 48-96 samples processed at a time.</t>
   </si>
   <si>
     <t>$12.80</t>
   </si>
   <si>
-    <t>$19.10</t>
+    <t>$19.14</t>
+  </si>
+  <si>
+    <t>$19.20</t>
   </si>
   <si>
     <t>Il-Lib: Illumina DNA Library Prep</t>
   </si>
   <si>
     <t>IIllumina DNA Library Prep</t>
   </si>
   <si>
     <t>$100.00</t>
   </si>
   <si>
+    <t>$149.50</t>
+  </si>
+  <si>
+    <t>Il-Lib: Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
+  </si>
+  <si>
+    <t>Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
+  </si>
+  <si>
+    <t>$188.00</t>
+  </si>
+  <si>
+    <t>$281.06</t>
+  </si>
+  <si>
+    <t>IL-Lib: Lexogen QuantSeq 3' mRNA-Seq FWD Per Sample Fee 1X</t>
+  </si>
+  <si>
+    <t>Per sample costs for Lexogen QuantSeq 3' mRNA-Seq FWD library prep done at 1x reactions to be used in addition to a setup prep fee</t>
+  </si>
+  <si>
+    <t>$88.00</t>
+  </si>
+  <si>
+    <t>$131.56</t>
+  </si>
+  <si>
+    <t>Il-Lib: NEBNext Poly(A) mRNA Magnetic Isolation +  Ultra II Directional RNA Library Prep</t>
+  </si>
+  <si>
+    <t>$157.00</t>
+  </si>
+  <si>
+    <t>$234.72</t>
+  </si>
+  <si>
+    <t>IL-Lib: NEBNext UltraII DNA Library Prep</t>
+  </si>
+  <si>
+    <t>NEBNext UltraII DNA Library Prep</t>
+  </si>
+  <si>
+    <t>$123.00</t>
+  </si>
+  <si>
+    <t>$183.89</t>
+  </si>
+  <si>
+    <t>IL-Lib: Normalization &amp; Pooling-1-47 Samples</t>
+  </si>
+  <si>
+    <t>Illumina library normalization and pooling for sequencing. 1-47 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>$3.60</t>
+  </si>
+  <si>
+    <t>$5.38</t>
+  </si>
+  <si>
+    <t>IL-Lib: Normalization &amp; Pooling-48-96 Samples</t>
+  </si>
+  <si>
+    <t>Illumina library normalization and pooling for sequencing. 48-96 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>$1.90</t>
+  </si>
+  <si>
+    <t>$2.84</t>
+  </si>
+  <si>
+    <t>NextSeq Sequencing</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>Fee includes costs of consumables, backup tape, service contract, labor, and illumina kits.</t>
+  </si>
+  <si>
+    <t>$977.03</t>
+  </si>
+  <si>
+    <t>$1,161.48</t>
+  </si>
+  <si>
+    <t>Run</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$1,488.37</t>
+  </si>
+  <si>
+    <t>$1,727.18</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 300bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$2,304.62</t>
+  </si>
+  <si>
+    <t>$2,646.11</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$1,998.87</t>
+  </si>
+  <si>
+    <t>$2,249.76</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>$1,581.39</t>
+  </si>
+  <si>
+    <t>$1,790.00</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$2,064.79</t>
+  </si>
+  <si>
+    <t>$2,333.80</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 300bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$4,099.24</t>
+  </si>
+  <si>
+    <t>$4,489.05</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$3,540.70</t>
+  </si>
+  <si>
+    <t>$3,864.07</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>$2,788.47</t>
+  </si>
+  <si>
+    <t>$3,033.32</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$4,226.72</t>
+  </si>
+  <si>
+    <t>$4,604.45</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$4,317.30</t>
+  </si>
+  <si>
+    <t>$4,658.79</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>$3,084.14</t>
+  </si>
+  <si>
+    <t>$3,341.07</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>$4,886.42</t>
+  </si>
+  <si>
+    <t>$5,288.31</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 50bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>$2,433.11</t>
+  </si>
+  <si>
+    <t>$2,641.72</t>
+  </si>
+  <si>
+    <t>MiSeq i100 Sequencing</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 100bp Single End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>Service fee includes costs of consumables, service contract, labor, and illumina kits.</t>
+  </si>
+  <si>
+    <t>$905.82</t>
+  </si>
+  <si>
+    <t>$1,051.27</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 150bp Paired End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>$1,309.50</t>
+  </si>
+  <si>
+    <t>$1,461.94</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 150bp Paired End with Kit (5M reads)</t>
+  </si>
+  <si>
+    <t>$775.68</t>
+  </si>
+  <si>
+    <t>$928.12</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 300bp Paired End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>$1,569.68</t>
+  </si>
+  <si>
+    <t>$1,740.76</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 300bp Paired End with Kit (5M reads)</t>
+  </si>
+  <si>
+    <t>$1,068.41</t>
+  </si>
+  <si>
+    <t>$1,239.49</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 500bp Paired End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>$2,288.12</t>
+  </si>
+  <si>
+    <t>$2,480.17</t>
+  </si>
+  <si>
+    <t>Magnetic Beads (Omega Bio-Tek, Total Pure NGS)</t>
+  </si>
+  <si>
+    <t>$0.02</t>
+  </si>
+  <si>
+    <t>$0.03</t>
+  </si>
+  <si>
+    <t>uL</t>
+  </si>
+  <si>
+    <t>HPC</t>
+  </si>
+  <si>
+    <t>HPC After Hours Custom Hourly Service</t>
+  </si>
+  <si>
+    <t>$194.00</t>
+  </si>
+  <si>
+    <t>$191.00</t>
+  </si>
+  <si>
+    <t>hourly</t>
+  </si>
+  <si>
+    <t>HPC Hourly Service</t>
+  </si>
+  <si>
+    <t>Data Storage</t>
+  </si>
+  <si>
+    <t>Data Storage - Data Purchase (20Tb)</t>
+  </si>
+  <si>
+    <t>$2,000.00</t>
+  </si>
+  <si>
+    <t>$3,000.00</t>
+  </si>
+  <si>
+    <t>one-time</t>
+  </si>
+  <si>
+    <t>Data Storage - Data Purchase Tier 3 (1Tb)</t>
+  </si>
+  <si>
+    <t>Data Storage - Monthly Container - Full Server</t>
+  </si>
+  <si>
+    <t>$275.00</t>
+  </si>
+  <si>
+    <t>monthly</t>
+  </si>
+  <si>
+    <t>Data Storage - Monthly Container Maintenance - College/Department</t>
+  </si>
+  <si>
+    <t>$238.00</t>
+  </si>
+  <si>
+    <t>$357.00</t>
+  </si>
+  <si>
+    <t>Data Storage - Monthly Container Maintenance - Lab</t>
+  </si>
+  <si>
+    <t>Data Storage - Rental (3Tb)</t>
+  </si>
+  <si>
+    <t>$75.00</t>
+  </si>
+  <si>
+    <t>$112.50</t>
+  </si>
+  <si>
+    <t>Processing</t>
+  </si>
+  <si>
+    <t>Processing - CPU Rental (16 core/128G)</t>
+  </si>
+  <si>
     <t>$125.00</t>
   </si>
   <si>
-    <t>Il-Lib: Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
-[...334 lines deleted...]
-  <si>
     <t>$187.50</t>
   </si>
   <si>
     <t>Processing - GPU Rental (8 core/64G)</t>
   </si>
   <si>
     <t>Processing - Monthly Maintenance CPU server</t>
   </si>
   <si>
     <t>$84.00</t>
   </si>
   <si>
     <t>Processing - Monthly Maintenance CPU server (1/8 fraction)</t>
   </si>
   <si>
     <t>$12.00</t>
   </si>
   <si>
     <t>$18.00</t>
   </si>
   <si>
     <t>Visualization</t>
   </si>
   <si>
     <t>Visualization Browser Monthly Hosting</t>
   </si>
   <si>
-    <t>$7.50</t>
-[...1 lines deleted...]
-  <si>
     <t>Visualization Processing Monthly Maintenance</t>
   </si>
   <si>
     <t>Visualization Processing Monthly Rental VM</t>
   </si>
   <si>
     <t>$10.00</t>
   </si>
   <si>
     <t>Web Server</t>
   </si>
   <si>
     <t>Web Server Monthly Maintenance</t>
   </si>
   <si>
     <t>$22.50</t>
   </si>
   <si>
     <t>Web Server Monthly VM Rental</t>
   </si>
   <si>
     <t>$25.00</t>
   </si>
   <si>
     <t>$37.50</t>
   </si>
   <si>
     <t>Access</t>
   </si>
   <si>
     <t>College-level HPC plug-in (discounted)</t>
   </si>
   <si>
     <t>$850.00</t>
   </si>
   <si>
-    <t>REDCap</t>
-[...4 lines deleted...]
-  <si>
     <t>Multiuser</t>
   </si>
   <si>
-    <t>Multiuser External</t>
-[...14 lines deleted...]
-    <t>External use of Multiuser Equipment (Nanodrop, Qubit, Azure Imager)</t>
+    <t>ABI FAST 7500 Real-Time PCR hourly usage</t>
+  </si>
+  <si>
+    <t>Use of the ABI Fast 7500</t>
+  </si>
+  <si>
+    <t>Azure c600 Imager</t>
+  </si>
+  <si>
+    <t>Use of the Azure c600 Imager</t>
+  </si>
+  <si>
+    <t>BioTek Synergy H1 Plate Reader</t>
+  </si>
+  <si>
+    <t>Use of the BioTek Synergy H1 Plate Reader</t>
+  </si>
+  <si>
+    <t>Nanodrop One</t>
+  </si>
+  <si>
+    <t>Use of the Nanodrop One</t>
+  </si>
+  <si>
+    <t>QuantStudio Absolute Q Digital PCR</t>
+  </si>
+  <si>
+    <t>Use of the QuantStudio Absolute Q Digital PCR</t>
+  </si>
+  <si>
+    <t>Qubit</t>
+  </si>
+  <si>
+    <t>Use of the Qubit</t>
   </si>
   <si>
     <t>Laboratory</t>
   </si>
   <si>
     <t>CQLS Core Lab Labor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -1606,70 +1819,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H137"/>
+  <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H137"/>
+      <selection activeCell="A1" sqref="A1:H118"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1700,3523 +1913,3019 @@
       </c>
       <c r="H2" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="1" t="s">
         <v>21</v>
-      </c>
-[...13 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>15</v>
+        <v>32</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>63</v>
+      </c>
+      <c r="F12" s="1"/>
       <c r="G12" s="1" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>14</v>
+        <v>71</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>32</v>
+        <v>82</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>34</v>
+        <v>85</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>35</v>
+        <v>86</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>36</v>
+        <v>87</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>65</v>
+        <v>94</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>65</v>
+        <v>99</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>32</v>
+        <v>104</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>34</v>
+        <v>108</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>35</v>
+        <v>109</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>37</v>
+        <v>111</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>33</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>71</v>
+        <v>115</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>74</v>
+        <v>118</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>77</v>
+        <v>120</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>79</v>
+        <v>113</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>81</v>
+        <v>121</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>82</v>
+        <v>122</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>83</v>
+        <v>123</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>79</v>
+        <v>124</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>85</v>
+        <v>125</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>86</v>
+        <v>126</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>83</v>
+        <v>127</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>84</v>
+        <v>129</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>9</v>
+        <v>131</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>90</v>
+        <v>133</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>91</v>
+        <v>134</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>94</v>
+        <v>131</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>137</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>96</v>
+        <v>138</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>97</v>
+        <v>139</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>98</v>
+        <v>140</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>98</v>
+        <v>140</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>94</v>
+        <v>131</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>99</v>
+        <v>141</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>100</v>
+        <v>142</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>101</v>
+        <v>143</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>102</v>
+        <v>144</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>103</v>
+        <v>21</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>105</v>
+        <v>146</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="E28" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>148</v>
+      </c>
       <c r="F28" s="1" t="s">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>107</v>
+        <v>150</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>113</v>
+        <v>154</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>113</v>
+        <v>155</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>114</v>
+        <v>156</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>114</v>
+        <v>157</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>115</v>
+        <v>158</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>116</v>
+        <v>159</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>160</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>109</v>
+        <v>131</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>117</v>
+        <v>161</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>117</v>
+        <v>162</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>119</v>
+        <v>164</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>119</v>
+        <v>165</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>120</v>
+        <v>166</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>121</v>
+        <v>167</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>123</v>
+        <v>169</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>123</v>
+        <v>170</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>127</v>
+        <v>171</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>128</v>
+        <v>172</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>129</v>
+        <v>173</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>130</v>
+        <v>174</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>131</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>133</v>
+        <v>176</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>134</v>
+        <v>177</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>135</v>
+        <v>178</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>136</v>
+        <v>180</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>137</v>
+        <v>181</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>138</v>
+        <v>182</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>139</v>
+        <v>183</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>140</v>
+        <v>185</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>141</v>
+        <v>186</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>143</v>
+        <v>188</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>143</v>
+        <v>189</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>126</v>
+        <v>60</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>144</v>
+        <v>190</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>145</v>
+        <v>191</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>146</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="F37" s="1"/>
       <c r="G37" s="1" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>20</v>
+        <v>194</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>126</v>
+        <v>196</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>20</v>
+        <v>202</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>126</v>
+        <v>196</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>152</v>
+        <v>203</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>153</v>
+        <v>204</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>156</v>
+        <v>196</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>158</v>
+        <v>209</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>160</v>
+        <v>211</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>156</v>
+        <v>196</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>162</v>
+        <v>214</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>164</v>
+        <v>217</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>156</v>
+        <v>218</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>165</v>
+        <v>219</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>166</v>
+        <v>220</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>168</v>
+        <v>222</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>168</v>
+        <v>223</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>156</v>
+        <v>218</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>170</v>
+        <v>225</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>171</v>
+        <v>226</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>172</v>
+        <v>227</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>20</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>125</v>
+        <v>195</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>156</v>
+        <v>218</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>173</v>
+        <v>230</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>174</v>
+        <v>231</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>176</v>
+        <v>233</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>176</v>
+        <v>234</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>20</v>
+        <v>229</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>177</v>
+        <v>218</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>178</v>
+        <v>235</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>179</v>
+        <v>236</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>180</v>
+        <v>237</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>181</v>
+        <v>238</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>181</v>
+        <v>239</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>182</v>
+        <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>184</v>
+        <v>242</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>185</v>
+        <v>243</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>186</v>
+        <v>243</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>186</v>
+        <v>244</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>56</v>
+        <v>245</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>187</v>
+        <v>246</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>188</v>
+        <v>247</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>189</v>
+        <v>248</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>49</v>
+        <v>248</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>49</v>
+        <v>249</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>177</v>
+        <v>240</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>192</v>
+        <v>252</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>193</v>
+        <v>253</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>193</v>
+        <v>254</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>20</v>
+        <v>245</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>194</v>
+        <v>240</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>195</v>
+        <v>255</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>196</v>
+        <v>256</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>197</v>
+        <v>95</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>91</v>
+        <v>257</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>91</v>
+        <v>258</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>194</v>
+        <v>240</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>198</v>
+        <v>259</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>30</v>
+        <v>242</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>31</v>
+        <v>260</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>32</v>
+        <v>261</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>32</v>
+        <v>262</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>33</v>
+        <v>245</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>194</v>
+        <v>240</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>199</v>
+        <v>263</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>35</v>
+        <v>264</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>36</v>
+        <v>221</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>37</v>
+        <v>222</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>37</v>
+        <v>223</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>194</v>
+        <v>265</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>201</v>
+        <v>267</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>202</v>
+        <v>268</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>203</v>
+        <v>269</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>203</v>
+        <v>270</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>204</v>
+        <v>265</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>205</v>
+        <v>271</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>206</v>
+        <v>272</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>207</v>
+        <v>273</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>164</v>
+        <v>274</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>164</v>
+        <v>275</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>208</v>
+        <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>204</v>
+        <v>265</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>209</v>
+        <v>276</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>210</v>
+        <v>277</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>211</v>
+        <v>278</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>212</v>
+        <v>279</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>212</v>
+        <v>280</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>68</v>
+        <v>195</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>204</v>
+        <v>265</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>213</v>
+        <v>281</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>214</v>
+        <v>282</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>215</v>
+        <v>273</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>77</v>
+        <v>274</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>77</v>
+        <v>275</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>208</v>
+        <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>204</v>
+        <v>113</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>216</v>
+        <v>284</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>217</v>
+        <v>285</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>218</v>
+        <v>286</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>211</v>
+        <v>128</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>211</v>
+        <v>128</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>20</v>
+        <v>287</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>204</v>
+        <v>113</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>219</v>
+        <v>288</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>206</v>
+        <v>289</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>220</v>
+        <v>290</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>221</v>
+        <v>128</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>208</v>
+        <v>287</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>204</v>
+        <v>113</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>222</v>
+        <v>291</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>223</v>
+        <v>292</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>224</v>
+        <v>293</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>225</v>
+        <v>294</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>225</v>
+        <v>295</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>20</v>
+        <v>296</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>226</v>
+        <v>113</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>227</v>
+        <v>297</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>228</v>
+        <v>298</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>197</v>
+        <v>26</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>229</v>
+        <v>299</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>229</v>
+        <v>300</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>20</v>
+        <v>296</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>226</v>
+        <v>113</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>230</v>
+        <v>301</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>231</v>
+        <v>302</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>139</v>
+        <v>303</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>232</v>
+        <v>304</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>232</v>
+        <v>305</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>20</v>
+        <v>296</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>226</v>
+        <v>113</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>233</v>
+        <v>306</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>234</v>
+        <v>307</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>232</v>
+        <v>308</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>235</v>
+        <v>309</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>235</v>
+        <v>45</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>20</v>
+        <v>296</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>68</v>
+        <v>283</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>226</v>
+        <v>113</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>236</v>
+        <v>310</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>237</v>
+        <v>311</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>139</v>
+        <v>312</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>232</v>
+        <v>313</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>232</v>
+        <v>314</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>20</v>
+        <v>296</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>80</v>
+        <v>315</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>81</v>
+        <v>316</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>82</v>
+        <v>317</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>239</v>
+        <v>318</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>239</v>
+        <v>319</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>84</v>
+        <v>296</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>85</v>
+        <v>320</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>86</v>
+        <v>321</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>87</v>
+        <v>322</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>239</v>
+        <v>323</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>239</v>
+        <v>324</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>84</v>
+        <v>296</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>240</v>
+        <v>325</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>241</v>
+        <v>326</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>242</v>
+        <v>327</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>197</v>
+        <v>328</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>244</v>
+        <v>330</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>245</v>
+        <v>331</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>24</v>
+        <v>332</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>246</v>
+        <v>333</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>246</v>
+        <v>333</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>247</v>
+        <v>334</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>248</v>
+        <v>335</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>249</v>
+        <v>336</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>250</v>
+        <v>337</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>250</v>
+        <v>337</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>251</v>
+        <v>338</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>252</v>
+        <v>339</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>189</v>
+        <v>340</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>49</v>
+        <v>341</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>49</v>
+        <v>341</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>253</v>
+        <v>342</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>254</v>
+        <v>342</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>255</v>
+        <v>343</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>256</v>
+        <v>344</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>256</v>
+        <v>344</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>257</v>
+        <v>345</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>258</v>
+        <v>346</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>259</v>
+        <v>347</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>50</v>
+        <v>348</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>50</v>
+        <v>348</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>243</v>
+        <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>260</v>
+        <v>349</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>261</v>
+        <v>350</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>19</v>
+        <v>351</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>262</v>
+        <v>352</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>262</v>
+        <v>352</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>263</v>
+        <v>353</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>264</v>
+        <v>354</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>265</v>
+        <v>355</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>266</v>
+        <v>356</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>266</v>
+        <v>356</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>243</v>
+        <v>296</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>267</v>
+        <v>358</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>268</v>
+        <v>359</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>269</v>
+        <v>360</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>270</v>
+        <v>361</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>270</v>
+        <v>361</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>271</v>
+        <v>363</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>272</v>
+        <v>359</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>273</v>
+        <v>364</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>274</v>
+        <v>365</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>274</v>
+        <v>365</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>275</v>
+        <v>366</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>276</v>
+        <v>359</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>277</v>
+        <v>367</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>118</v>
+        <v>368</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>118</v>
+        <v>368</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>278</v>
+        <v>369</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>279</v>
+        <v>359</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>280</v>
+        <v>370</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>277</v>
+        <v>371</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>281</v>
+        <v>372</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>281</v>
+        <v>359</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>282</v>
+        <v>373</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>283</v>
+        <v>374</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>283</v>
+        <v>374</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>284</v>
+        <v>375</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>285</v>
+        <v>359</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>215</v>
+        <v>376</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>286</v>
+        <v>377</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>286</v>
+        <v>377</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>287</v>
+        <v>378</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>288</v>
+        <v>359</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>289</v>
+        <v>379</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>290</v>
+        <v>380</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>290</v>
+        <v>380</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>243</v>
+        <v>362</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>109</v>
+        <v>357</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>291</v>
+        <v>381</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>292</v>
+        <v>359</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>293</v>
+        <v>382</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>294</v>
+        <v>383</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>294</v>
+        <v>383</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>243</v>
+        <v>362</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>68</v>
+        <v>357</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>205</v>
+        <v>384</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>206</v>
+        <v>359</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>207</v>
+        <v>385</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>164</v>
+        <v>386</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>164</v>
+        <v>386</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>208</v>
+        <v>362</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>68</v>
+        <v>357</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>209</v>
+        <v>387</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>210</v>
+        <v>359</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>211</v>
+        <v>388</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>212</v>
+        <v>389</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>212</v>
+        <v>389</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>68</v>
+        <v>357</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>213</v>
+        <v>390</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>214</v>
+        <v>359</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>215</v>
+        <v>391</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>77</v>
+        <v>392</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>77</v>
+        <v>392</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>208</v>
+        <v>362</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>68</v>
+        <v>357</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>216</v>
+        <v>393</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>217</v>
+        <v>359</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>218</v>
+        <v>394</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>211</v>
+        <v>395</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>211</v>
+        <v>395</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>68</v>
+        <v>357</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>219</v>
+        <v>396</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>206</v>
+        <v>359</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>220</v>
+        <v>397</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>221</v>
+        <v>398</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>221</v>
+        <v>398</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>208</v>
+        <v>362</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>68</v>
+        <v>357</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>222</v>
+        <v>399</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>223</v>
+        <v>359</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>224</v>
+        <v>400</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>225</v>
+        <v>401</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>225</v>
+        <v>401</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>68</v>
+        <v>402</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>178</v>
+        <v>403</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>179</v>
+        <v>404</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>180</v>
+        <v>405</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>181</v>
+        <v>406</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>181</v>
+        <v>406</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>182</v>
+        <v>362</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>68</v>
+        <v>402</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>183</v>
+        <v>407</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>184</v>
+        <v>404</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>185</v>
+        <v>408</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>186</v>
+        <v>409</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>186</v>
+        <v>409</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>56</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>68</v>
+        <v>402</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>187</v>
+        <v>410</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>188</v>
+        <v>404</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>189</v>
+        <v>411</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>49</v>
+        <v>412</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>49</v>
+        <v>412</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>68</v>
+        <v>402</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>195</v>
+        <v>413</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>196</v>
+        <v>404</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>197</v>
+        <v>414</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>91</v>
+        <v>415</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>91</v>
+        <v>415</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>68</v>
+        <v>402</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>190</v>
+        <v>416</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>191</v>
+        <v>404</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>192</v>
+        <v>417</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>193</v>
+        <v>418</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>193</v>
+        <v>418</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>68</v>
+        <v>402</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>198</v>
+        <v>419</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>30</v>
+        <v>404</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>31</v>
+        <v>420</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>32</v>
+        <v>421</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>32</v>
+        <v>421</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>33</v>
+        <v>362</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>238</v>
+        <v>283</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>199</v>
+        <v>422</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>35</v>
+        <v>191</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="F93" s="1"/>
       <c r="G93" s="1" t="s">
-        <v>37</v>
+        <v>424</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>33</v>
+        <v>425</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>200</v>
+        <v>427</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>201</v>
+        <v>427</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>202</v>
+        <v>428</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>203</v>
+        <v>429</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>203</v>
+        <v>429</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>20</v>
+        <v>430</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>68</v>
+        <v>9</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>233</v>
+        <v>431</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>234</v>
+        <v>431</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>232</v>
+        <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>235</v>
+        <v>12</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>235</v>
+        <v>12</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>20</v>
+        <v>430</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>68</v>
+        <v>432</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>236</v>
+        <v>433</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>237</v>
+        <v>433</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>139</v>
+        <v>434</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>232</v>
+        <v>435</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>232</v>
+        <v>435</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>20</v>
+        <v>436</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>295</v>
+        <v>432</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>296</v>
+        <v>437</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>297</v>
+        <v>437</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>298</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="F97" s="1"/>
+      <c r="G97" s="1"/>
       <c r="H97" s="1" t="s">
-        <v>300</v>
+        <v>436</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>295</v>
+        <v>432</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>301</v>
+        <v>438</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>297</v>
+        <v>438</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>302</v>
-[...6 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="F98" s="1"/>
+      <c r="G98" s="1"/>
       <c r="H98" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>295</v>
+        <v>432</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>304</v>
+        <v>441</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>297</v>
+        <v>441</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>305</v>
+        <v>442</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>306</v>
+        <v>443</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>306</v>
+        <v>443</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>295</v>
+        <v>432</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>307</v>
+        <v>444</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>297</v>
+        <v>444</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>308</v>
-[...6 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="F100" s="1"/>
+      <c r="G100" s="1"/>
       <c r="H100" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>295</v>
+        <v>432</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>310</v>
+        <v>445</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>297</v>
+        <v>445</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>311</v>
+        <v>446</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>312</v>
+        <v>447</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>312</v>
+        <v>447</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>295</v>
+        <v>448</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>313</v>
+        <v>449</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>297</v>
+        <v>449</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>314</v>
+        <v>450</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>315</v>
+        <v>451</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>315</v>
+        <v>451</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>295</v>
+        <v>448</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>316</v>
+        <v>452</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>297</v>
+        <v>452</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>317</v>
+        <v>450</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>318</v>
+        <v>451</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>318</v>
+        <v>451</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>295</v>
+        <v>448</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>319</v>
+        <v>453</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>297</v>
+        <v>453</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>320</v>
+        <v>454</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>321</v>
+        <v>252</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>321</v>
+        <v>252</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>295</v>
+        <v>448</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>322</v>
+        <v>455</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>297</v>
+        <v>455</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>323</v>
+        <v>456</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>324</v>
+        <v>457</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>324</v>
+        <v>457</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>295</v>
+        <v>458</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>325</v>
+        <v>459</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>297</v>
+        <v>459</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>295</v>
+        <v>458</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>328</v>
+        <v>460</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>297</v>
+        <v>460</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="H107" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>295</v>
+        <v>458</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>331</v>
+        <v>461</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>297</v>
+        <v>461</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>332</v>
+        <v>462</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>333</v>
+        <v>94</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>295</v>
+        <v>463</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>334</v>
+        <v>464</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>297</v>
+        <v>464</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>335</v>
+        <v>94</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>336</v>
+        <v>465</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>336</v>
+        <v>465</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>295</v>
+        <v>463</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>337</v>
+        <v>466</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>297</v>
+        <v>466</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>338</v>
+        <v>467</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>339</v>
+        <v>468</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>339</v>
+        <v>468</v>
       </c>
       <c r="H110" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="1" t="s">
-        <v>238</v>
+        <v>426</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>340</v>
+        <v>469</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>341</v>
+        <v>470</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>342</v>
+        <v>470</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>343</v>
+        <v>471</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>344</v>
+        <v>128</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>344</v>
+        <v>128</v>
       </c>
       <c r="H111" s="1" t="s">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="1" t="s">
-        <v>238</v>
+        <v>472</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>340</v>
+        <v>472</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>345</v>
+        <v>473</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>342</v>
+        <v>474</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>346</v>
+        <v>462</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>347</v>
+        <v>110</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>347</v>
+        <v>111</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="1" t="s">
-        <v>238</v>
+        <v>472</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>340</v>
+        <v>472</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>348</v>
+        <v>475</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>342</v>
+        <v>476</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>349</v>
+        <v>93</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>350</v>
+        <v>94</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>350</v>
+        <v>95</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="1" t="s">
-        <v>238</v>
+        <v>472</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>340</v>
+        <v>472</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>351</v>
+        <v>477</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>342</v>
+        <v>478</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>352</v>
+        <v>93</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>353</v>
+        <v>110</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>353</v>
+        <v>111</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="1" t="s">
-        <v>238</v>
+        <v>472</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>340</v>
+        <v>472</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>354</v>
+        <v>479</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>342</v>
+        <v>480</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>355</v>
-[...6 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1"/>
       <c r="H115" s="1" t="s">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="1" t="s">
-        <v>238</v>
+        <v>472</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>340</v>
+        <v>472</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>357</v>
+        <v>481</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>342</v>
+        <v>482</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>358</v>
+        <v>317</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>359</v>
+        <v>110</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>359</v>
+        <v>111</v>
       </c>
       <c r="H116" s="1" t="s">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="1" t="s">
-        <v>360</v>
+        <v>472</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>9</v>
+        <v>472</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>361</v>
+        <v>483</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>361</v>
+        <v>484</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="F117" s="1"/>
       <c r="G117" s="1" t="s">
-        <v>362</v>
+        <v>93</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>363</v>
+        <v>90</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="1" t="s">
-        <v>360</v>
+        <v>485</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>364</v>
+        <v>486</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>364</v>
+        <v>486</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>11</v>
+        <v>99</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>363</v>
-[...480 lines deleted...]
-      <c r="H137" s="1" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>