--- v6 (2026-10-10)
+++ v7 (2026-10-30)
@@ -185,57 +185,57 @@
   <si>
     <t>DNA Extraction: Soil (full plate = 96 samples)</t>
   </si>
   <si>
     <t>DNA extraction of up to 96 soil samples with Qiagen MagAttract PowerSoil DNA kit</t>
   </si>
   <si>
     <t>$1,207.00</t>
   </si>
   <si>
     <t>$1,804.47</t>
   </si>
   <si>
     <t>$1,810.50</t>
   </si>
   <si>
     <t>plate</t>
   </si>
   <si>
     <t>Custom</t>
   </si>
   <si>
     <t>Extraction: Custom Request DNA</t>
   </si>
   <si>
+    <t>DNA extractions done as a custom request.</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
     <t>RNA extractions done as a custom request.</t>
-  </si>
-[...4 lines deleted...]
-    <t>DNA extractions done as a custom request.</t>
   </si>
   <si>
     <t>Item</t>
   </si>
   <si>
     <t>Extraction: Collection Micotube Plate</t>
   </si>
   <si>
     <t>If CGRB Core provides microtube collection plates for use with CGRB Core specific extraction equipment.</t>
   </si>
   <si>
     <t>$26.71</t>
   </si>
   <si>
     <t>$44.33</t>
   </si>
   <si>
     <t>HMW</t>
   </si>
   <si>
     <t>DNA Extraction: High Molecular Weight (1 Sample)</t>
   </si>
   <si>
     <t>DNA Extraction High Molecular Weight 1 Sample</t>
   </si>