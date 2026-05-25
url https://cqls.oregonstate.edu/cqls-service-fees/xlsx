--- v0 (2026-04-04)
+++ v1 (2026-05-25)
@@ -12,2039 +12,1391 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CQLS Service Fees" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="447">
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Service Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Fee Description</t>
   </si>
   <si>
     <t>Internal Fee</t>
   </si>
   <si>
-    <t>Internal ID</t>
-[...8 lines deleted...]
-    <t>DER Rate</t>
+    <t>External Non-Profit Fee</t>
+  </si>
+  <si>
+    <t>External For-Profit Fee</t>
   </si>
   <si>
     <t>Per Item</t>
   </si>
   <si>
     <t>Bioinformatics</t>
   </si>
   <si>
     <t>Hourly</t>
   </si>
   <si>
     <t>Hourly Research Consulting</t>
   </si>
   <si>
     <t>$97.00</t>
   </si>
   <si>
-    <t>11478-01</t>
-[...1 lines deleted...]
-  <si>
     <t>$145.50</t>
   </si>
   <si>
-    <t>11232-01</t>
-[...1 lines deleted...]
-  <si>
     <t>Hr</t>
   </si>
   <si>
     <t>Extraction</t>
   </si>
   <si>
     <t>Animal</t>
   </si>
   <si>
     <t>DNA Extraction: Animal tissue (1 to 48 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 1-48 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
     <t>$11.20</t>
   </si>
   <si>
-    <t>14115-05</t>
-[...1 lines deleted...]
-  <si>
     <t>$17.00</t>
   </si>
   <si>
-    <t>14128-05</t>
-[...1 lines deleted...]
-  <si>
     <t>sample</t>
   </si>
   <si>
     <t>DNA Extraction: Animal Tissue (49 to 95 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 49-95 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
     <t>$7.20</t>
   </si>
   <si>
-    <t>14115-06</t>
-[...1 lines deleted...]
-  <si>
     <t>$11.00</t>
   </si>
   <si>
-    <t>14128-06</t>
-[...1 lines deleted...]
-  <si>
     <t>DNA Extraction: Animal tissue (full plate = 96 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 96 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
     <t>$5.10</t>
   </si>
   <si>
-    <t>14115-07</t>
-[...1 lines deleted...]
-  <si>
     <t>$8.00</t>
   </si>
   <si>
-    <t>14128-07</t>
-[...1 lines deleted...]
-  <si>
     <t>Quantitation: Quant-iT dsDNA/RNA 1-48 Samples</t>
   </si>
   <si>
     <t>High throughput fluorophore quantitation in a 96-well format plate reader for 1 to 48 Samples.</t>
   </si>
   <si>
     <t>$104.00</t>
   </si>
   <si>
-    <t>14373-04</t>
-[...1 lines deleted...]
-  <si>
     <t>$156.00</t>
   </si>
   <si>
-    <t>14305-04</t>
-[...1 lines deleted...]
-  <si>
     <t>sample set</t>
   </si>
   <si>
     <t>Quantitation: Quant-iT dsDNA/RNA 49-96 Samples</t>
   </si>
   <si>
     <t>High throughput fluorophore quantitation in a 96-well format plate reader for 49 to 96 Samples.</t>
   </si>
   <si>
     <t>$165.00</t>
   </si>
   <si>
-    <t>14373-05</t>
-[...1 lines deleted...]
-  <si>
     <t>$247.00</t>
   </si>
   <si>
-    <t>14305-05</t>
-[...1 lines deleted...]
-  <si>
     <t>Plant/Fungi</t>
   </si>
   <si>
     <t>DNA Extraction: Plant/Fungi (1 to 48 samples)</t>
   </si>
   <si>
     <t>When the sample set submitted numbers in the range of 1 to 47 samples. Price includes supplies, reagents, and labor.</t>
   </si>
   <si>
     <t>$11.10</t>
   </si>
   <si>
-    <t>14115-02</t>
-[...1 lines deleted...]
-  <si>
     <t>$16.60</t>
   </si>
   <si>
-    <t>14128-02</t>
-[...1 lines deleted...]
-  <si>
     <t>DNA Extraction: Plant/Fungi (48 to 95 samples)</t>
   </si>
   <si>
     <t>When the sample set submitted numbers in the range of a half plate (48 samples to 95 samples). Price includes supplies, reagents, and labor.</t>
   </si>
   <si>
     <t>$7.00</t>
   </si>
   <si>
-    <t>14115-03</t>
-[...1 lines deleted...]
-  <si>
     <t>$10.50</t>
   </si>
   <si>
-    <t>14128-03</t>
-[...1 lines deleted...]
-  <si>
     <t>DNA Extraction: Plant/Fungi (full plate = 96 samples)</t>
   </si>
   <si>
     <t>Users of this service will provide sample tissue in appropriate microtube collection plates for use with extraction robotics. A full plate of samples (exactly 96 samples) required. Price includes supplies, reagents, and labor.</t>
   </si>
   <si>
     <t>$4.90</t>
   </si>
   <si>
-    <t>14115-04</t>
-[...1 lines deleted...]
-  <si>
     <t>$7.40</t>
   </si>
   <si>
-    <t>14128-04</t>
-[...1 lines deleted...]
-  <si>
     <t>Setup</t>
   </si>
   <si>
     <t>Extraction: Collection Micotube Plate</t>
   </si>
   <si>
     <t>If CGRB Core provides microtube collection plates for use with CGRB Core specific extraction equipment.</t>
   </si>
   <si>
     <t>$26.60</t>
   </si>
   <si>
-    <t>14115-01</t>
-[...1 lines deleted...]
-  <si>
     <t>$39.90</t>
   </si>
   <si>
-    <t>14128-01</t>
-[...1 lines deleted...]
-  <si>
     <t>plate</t>
   </si>
   <si>
     <t>Soil</t>
   </si>
   <si>
     <t>DNA Extraction: Soil (full plate = 96 samples)</t>
   </si>
   <si>
     <t>DNA extraction of up to 96 soil samples with Qiagen MagAttract PowerSoil DNA kit</t>
   </si>
   <si>
     <t>$1,207.00</t>
   </si>
   <si>
-    <t>14115-08</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,810.00</t>
   </si>
   <si>
-    <t>14128-08</t>
-[...1 lines deleted...]
-  <si>
     <t>Custom</t>
   </si>
   <si>
     <t>Extraction: Custom Request DNA</t>
   </si>
   <si>
     <t>DNA extractions done as a custom request.</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
+    <t>RNA extractions done as a custom request.</t>
+  </si>
+  <si>
+    <t>Genotyping</t>
+  </si>
+  <si>
+    <t>QC Sizing Analysis</t>
+  </si>
+  <si>
+    <t>3730 Genotyping</t>
+  </si>
+  <si>
+    <t>Genotyping on AB 3730 (Full plate)</t>
+  </si>
+  <si>
+    <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 96 or less.</t>
+  </si>
+  <si>
+    <t>$178.00</t>
+  </si>
+  <si>
+    <t>$267.00</t>
+  </si>
+  <si>
+    <t>Genotyping on AB 3730 (Half plate)</t>
+  </si>
+  <si>
+    <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 48 or less to be provided in alternating columns (odd or even)</t>
+  </si>
+  <si>
+    <t>$121.00</t>
+  </si>
+  <si>
+    <t>$182.00</t>
+  </si>
+  <si>
+    <t>half plate</t>
+  </si>
+  <si>
+    <t>GBS</t>
+  </si>
+  <si>
+    <t>GBS library prep (up to 48 samples)</t>
+  </si>
+  <si>
+    <t>Fee for preparing pooled library of 25-48 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
+  </si>
+  <si>
+    <t>$1,040.00</t>
+  </si>
+  <si>
+    <t>$-</t>
+  </si>
+  <si>
+    <t>library</t>
+  </si>
+  <si>
+    <t>GBS library prep (up to 96 samples)</t>
+  </si>
+  <si>
+    <t>Fee for preparing pooled library of 49-96 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
+  </si>
+  <si>
+    <t>$1,412.00</t>
+  </si>
+  <si>
+    <t>Microscopy</t>
+  </si>
+  <si>
+    <t>Confocal Hourly Usage</t>
+  </si>
+  <si>
+    <t>A one hour minimum charge. Any additional usage will be charged in 15 minutes increments.</t>
+  </si>
+  <si>
+    <t>$35.00</t>
+  </si>
+  <si>
+    <t>$55.00</t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>Training and Assisted</t>
+  </si>
+  <si>
+    <t>Confocal Assisted Imaging Hourly</t>
+  </si>
+  <si>
+    <t>A one hour minimum charge for assistance imaging on the confocal microscope.</t>
+  </si>
+  <si>
+    <t>$85.00</t>
+  </si>
+  <si>
+    <t>$128.00</t>
+  </si>
+  <si>
+    <t>Confocal Training</t>
+  </si>
+  <si>
+    <t>About four hours training on Leica Stellaris 5 confocal microscope system. Does not cover practice or practical sessions before independent use.</t>
+  </si>
+  <si>
+    <t>$340.00</t>
+  </si>
+  <si>
+    <t>$510.00</t>
+  </si>
+  <si>
+    <t>Keyence External</t>
+  </si>
+  <si>
+    <t>Keyence Hourly Usage External</t>
+  </si>
+  <si>
+    <t>External use of Keyence Microscope</t>
+  </si>
+  <si>
+    <t>$40.00</t>
+  </si>
+  <si>
+    <t>PacBio</t>
+  </si>
+  <si>
+    <t>Library Prep</t>
+  </si>
+  <si>
+    <t>PacBio cDNA Generation</t>
+  </si>
+  <si>
+    <t>Generate cDNA for Iso-seq template preparation.</t>
+  </si>
+  <si>
+    <t>$200.00</t>
+  </si>
+  <si>
+    <t>$300.00</t>
+  </si>
+  <si>
+    <t>PacBio SMRTbell Template Preparation 1st Sample</t>
+  </si>
+  <si>
+    <t>$555.00</t>
+  </si>
+  <si>
+    <t>$830.00</t>
+  </si>
+  <si>
+    <t>PacBio SMRTbell Template Preparation 2-8 sample</t>
+  </si>
+  <si>
+    <t>$105.00</t>
+  </si>
+  <si>
+    <t>$155.00</t>
+  </si>
+  <si>
+    <t>Sequencing</t>
+  </si>
+  <si>
+    <t>PacBio Sequel II SMRTbell Template Sequencing</t>
+  </si>
+  <si>
+    <t>PacBio Sequel SMRTbell Template Sequencing</t>
+  </si>
+  <si>
+    <t>Inquire</t>
+  </si>
+  <si>
+    <t>cell</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing</t>
+  </si>
+  <si>
+    <t>Cycle Sequencing Rxn Included</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard 1/2 plate  (47)</t>
+  </si>
+  <si>
+    <t>1/2 plate Standard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>$246.00</t>
+  </si>
+  <si>
+    <t>$369.00</t>
+  </si>
+  <si>
+    <t>1/2 plate</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard full plate  (95)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted</t>
+  </si>
+  <si>
+    <t>$416.00</t>
+  </si>
+  <si>
+    <t>$624.00</t>
+  </si>
+  <si>
+    <t>Sanger: High GC (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Sanger sequencing using enriched chemistry for samples with high G-C templates. High GC chemistry reaction, Cleanup, and Run.</t>
+  </si>
+  <si>
+    <t>$8.90</t>
+  </si>
+  <si>
+    <t>$13.00</t>
+  </si>
+  <si>
+    <t>Sanger: Premium (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Premium Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Samples will be processed for next business day regardless of number of samples</t>
+  </si>
+  <si>
+    <t>$10.30</t>
+  </si>
+  <si>
+    <t>$15.00</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Full Plate - 95 Samples)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$4.38</t>
+  </si>
+  <si>
+    <t>$6.57</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Half Plate - 47 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plateStandard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$5.23</t>
+  </si>
+  <si>
+    <t>$7.85</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Standard Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>$6.00</t>
+  </si>
+  <si>
+    <t>$9.10</t>
+  </si>
+  <si>
+    <t>Economy (no cycle sequencing)</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy 1/2 plate  (48)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>$139.00</t>
+  </si>
+  <si>
+    <t>$209.00</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy full plate  (96)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted</t>
+  </si>
+  <si>
+    <t>$199.00</t>
+  </si>
+  <si>
+    <t>$298.00</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Full Plate - 96 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$2.90</t>
+  </si>
+  <si>
+    <t>$4.35</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Half Plate - 48 Samples)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$2.07</t>
+  </si>
+  <si>
+    <t>$3.10</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Economy Sanger sequencing. Cleanup and run only. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>$3.80</t>
+  </si>
+  <si>
+    <t>$5.60</t>
+  </si>
+  <si>
+    <t>Sample Transformation</t>
+  </si>
+  <si>
+    <t>QC: Blue Pippin DNA size selection</t>
+  </si>
+  <si>
+    <t>Specifically designed for &gt;15kb high molecular weight collections with reduced run time, improved sample recovery, and reproducibility.</t>
+  </si>
+  <si>
+    <t>$54.00</t>
+  </si>
+  <si>
+    <t>$81.00</t>
+  </si>
+  <si>
+    <t>lane</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Plate to Plate</t>
+  </si>
+  <si>
+    <t>Robotic dilution of samples in 1 plate to plate format</t>
+  </si>
+  <si>
+    <t>$77.00</t>
+  </si>
+  <si>
+    <t>$115.00</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Sample Tube</t>
+  </si>
+  <si>
+    <t>Dilution sample tube per sample</t>
+  </si>
+  <si>
+    <t>$3.30</t>
+  </si>
+  <si>
+    <t>QC: Illumina Pooling</t>
+  </si>
+  <si>
+    <t>Dilution and pooling of Illumina libraries.</t>
+  </si>
+  <si>
+    <t>$4.50</t>
+  </si>
+  <si>
+    <t>$6.70</t>
+  </si>
+  <si>
+    <t>Quantification</t>
+  </si>
+  <si>
+    <t>QC: Illumina Library qPCR Quantification- 1 Dilution</t>
+  </si>
+  <si>
+    <t>Illumina Library qPCR Quantification- 1 Dilution (Premier)</t>
+  </si>
+  <si>
+    <t>$23.00</t>
+  </si>
+  <si>
+    <t>QC: Quant-iT dsDNA/RNA 1-48 Samples</t>
+  </si>
+  <si>
+    <t>QC: Quant-iT dsDNA/RNA 49-96 Samples</t>
+  </si>
+  <si>
+    <t>QC: Qubit Assay</t>
+  </si>
+  <si>
+    <t>Qubit Assay Quantification per sample</t>
+  </si>
+  <si>
+    <t>$6.80</t>
+  </si>
+  <si>
+    <t>$10.20</t>
+  </si>
+  <si>
+    <t>Bioanalyzer</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run HS DNA Chip</t>
+  </si>
+  <si>
+    <t>1-11 samples / chip</t>
+  </si>
+  <si>
+    <t>$181.00</t>
+  </si>
+  <si>
+    <t>chip</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run HS DNA Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer HS DNA chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$30.00</t>
+  </si>
+  <si>
+    <t>$45.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Chip</t>
+  </si>
+  <si>
+    <t>1-12 samples / chip</t>
+  </si>
+  <si>
+    <t>$122.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Nano chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$20.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Chip</t>
+  </si>
+  <si>
+    <t>$126.00</t>
+  </si>
+  <si>
+    <t>$189.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Pico chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$21.00</t>
+  </si>
+  <si>
+    <t>$31.00</t>
+  </si>
+  <si>
+    <t>TapeStation</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>$34.00</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 10 or more samples.</t>
+  </si>
+  <si>
+    <t>$19.00</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>$29.00</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report or 10 or more samples</t>
+  </si>
+  <si>
+    <t>Illumina Sequencing</t>
+  </si>
+  <si>
     <t>NA</t>
   </si>
   <si>
-    <t>14128-09</t>
-[...724 lines deleted...]
-  <si>
     <t>IL-Lib: Amplicon Index PCR + Cleanup-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 1-47 samples processed at a time.</t>
   </si>
   <si>
     <t>$15.30</t>
   </si>
   <si>
-    <t>11412-05</t>
-[...4 lines deleted...]
-  <si>
     <t>Sample</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon Index PCR + Cleanup-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 48-96 samples processed at a time.</t>
   </si>
   <si>
-    <t>11412-06</t>
-[...1 lines deleted...]
-  <si>
     <t>$16.50</t>
   </si>
   <si>
-    <t>11214-06</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Amplicon PCR Cleanup-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina amplicon AMPure XP magnetic bead cleanup. 1-47 samples processed at a time.</t>
   </si>
   <si>
     <t>$5.80</t>
   </si>
   <si>
-    <t>11412-03</t>
-[...1 lines deleted...]
-  <si>
     <t>$8.70</t>
   </si>
   <si>
-    <t>11214-03</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Amplicon PCR Cleanup-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina amplicon AMPure XP magnetic bead cleanup. 48-96 samples processed at a time.</t>
   </si>
   <si>
-    <t>11412-04</t>
-[...4 lines deleted...]
-  <si>
     <t>IL-Lib: Amplicon PCR Library-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina initial PCR targetting V3 and V4 regions. 1-47 samples processed at a time.</t>
   </si>
   <si>
     <t>$7.90</t>
   </si>
   <si>
-    <t>11412-01</t>
-[...1 lines deleted...]
-  <si>
     <t>$11.80</t>
   </si>
   <si>
-    <t>11214-01</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Amplicon PCR Library-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina initial PCR targetting V3 and V4 regions. 48-96 samples processed at a time.</t>
   </si>
   <si>
     <t>$5.00</t>
   </si>
   <si>
-    <t>11412-02</t>
-[...4 lines deleted...]
-  <si>
     <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 1-47 samples</t>
   </si>
   <si>
     <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 1-47 samples processed at a time.</t>
   </si>
   <si>
-    <t>11412-09</t>
-[...1 lines deleted...]
-  <si>
     <t>$25.50</t>
   </si>
   <si>
-    <t>11214-09</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 48-96 samples</t>
   </si>
   <si>
     <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 48-96 samples processed at a time.</t>
   </si>
   <si>
     <t>$12.80</t>
   </si>
   <si>
-    <t>11412-10</t>
-[...1 lines deleted...]
-  <si>
     <t>$19.10</t>
   </si>
   <si>
-    <t>11214-10</t>
-[...1 lines deleted...]
-  <si>
     <t>Il-Lib: Illumina DNA Library Prep</t>
   </si>
   <si>
     <t>IIllumina DNA Library Prep</t>
   </si>
   <si>
     <t>$100.00</t>
   </si>
   <si>
-    <t>11412-24</t>
-[...1 lines deleted...]
-  <si>
     <t>$125.00</t>
   </si>
   <si>
-    <t>11214-24</t>
-[...1 lines deleted...]
-  <si>
     <t>Il-Lib: Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
   </si>
   <si>
     <t>Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
   </si>
   <si>
     <t>$185.00</t>
   </si>
   <si>
-    <t>11412-25</t>
-[...1 lines deleted...]
-  <si>
     <t>$231.00</t>
   </si>
   <si>
-    <t>11214-25</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Lexogen QuantSeq 3' mRNA-Seq FWD Per Sample Fee 1X</t>
   </si>
   <si>
     <t>Per sample costs for Lexogen QuantSeq 3' mRNA-Seq FWD library prep done at 1x reactions to be used in addition to a setup prep fee</t>
   </si>
   <si>
     <t>$87.00</t>
   </si>
   <si>
-    <t>11412-12</t>
-[...1 lines deleted...]
-  <si>
     <t>$108.00</t>
   </si>
   <si>
-    <t>11214-12</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Lexogen QuantSeq Pool 3' mRNA Seq</t>
   </si>
   <si>
     <t>Lexogen QuantSeq Pool 3' mRNA Seq</t>
   </si>
   <si>
     <t>$70.00</t>
   </si>
   <si>
-    <t>11412-26</t>
-[...4 lines deleted...]
-  <si>
     <t>Il-Lib: NEBNext Poly(A) mRNA Magnetic Isolation +  Ultra II Directional RNA Library Prep</t>
   </si>
   <si>
-    <t>11412-27</t>
-[...1 lines deleted...]
-  <si>
     <t>$194.00</t>
   </si>
   <si>
-    <t>11214-27</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: NEBNext UltraII DNA Library Prep</t>
   </si>
   <si>
     <t>NEBNext UltraII DNA Library Prep</t>
   </si>
   <si>
-    <t>11412-28</t>
-[...1 lines deleted...]
-  <si>
     <t>$152.00</t>
   </si>
   <si>
-    <t>11214-28</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Normalization &amp; Pooling-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina library normalization and pooling for sequencing. 1-47 samples processed at a time.</t>
   </si>
   <si>
     <t>$3.60</t>
   </si>
   <si>
-    <t>11412-07</t>
-[...1 lines deleted...]
-  <si>
     <t>$5.40</t>
   </si>
   <si>
-    <t>11214-07</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: Normalization &amp; Pooling-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina library normalization and pooling for sequencing. 48-96 samples processed at a time.</t>
   </si>
   <si>
     <t>$1.90</t>
   </si>
   <si>
-    <t>11412-08</t>
-[...1 lines deleted...]
-  <si>
     <t>$2.80</t>
   </si>
   <si>
-    <t>11214-08</t>
-[...1 lines deleted...]
-  <si>
     <t>IL-Lib: SeqWell plexWell-Set of 96 samples</t>
   </si>
   <si>
     <t>Prep library with SeqWell kit</t>
   </si>
   <si>
     <t>$2,047.00</t>
   </si>
   <si>
-    <t>11412-16</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,559.00</t>
   </si>
   <si>
-    <t>11214-16</t>
-[...1 lines deleted...]
-  <si>
     <t>set</t>
   </si>
   <si>
     <t>MiSeq Sequencing</t>
   </si>
   <si>
     <t>MiSeq: 150bp Paired End with Kit</t>
   </si>
   <si>
     <t>Service fee includes costs of consumables, service contract, labor, and illumina kits.</t>
   </si>
   <si>
     <t>$1,773.00</t>
   </si>
   <si>
-    <t>11961-05</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,660.00</t>
   </si>
   <si>
-    <t>11964-05</t>
-[...1 lines deleted...]
-  <si>
     <t>Run</t>
   </si>
   <si>
     <t>MiSeq: 150bp Single End with Kit</t>
   </si>
   <si>
     <t>$1,551.00</t>
   </si>
   <si>
-    <t>11961-01</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,327.00</t>
   </si>
   <si>
-    <t>11964-01</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq: 250bp Paired End with Kit</t>
   </si>
   <si>
     <t>$1,995.00</t>
   </si>
   <si>
-    <t>11961-06</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,993.00</t>
   </si>
   <si>
-    <t>11964-06</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq: 25bp Paired End with Kit</t>
   </si>
   <si>
     <t>$1,408.00</t>
   </si>
   <si>
-    <t>11961-03</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,112.00</t>
   </si>
   <si>
-    <t>11964-03</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq: 300bp Paired End with Kit</t>
   </si>
   <si>
     <t>$2,490.00</t>
   </si>
   <si>
-    <t>11961-07</t>
-[...1 lines deleted...]
-  <si>
     <t>$3,735.00</t>
   </si>
   <si>
-    <t>11964-07</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq: 50bp Single End with Kit</t>
   </si>
   <si>
-    <t>11961-02</t>
-[...4 lines deleted...]
-  <si>
     <t>MiSeq: 75bp Paired End with Kit</t>
   </si>
   <si>
     <t>$1,552.00</t>
   </si>
   <si>
-    <t>11961-04</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,328.00</t>
   </si>
   <si>
-    <t>11964-04</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq: Micro 150bp Paired End with Kit</t>
   </si>
   <si>
     <t>$914.00</t>
   </si>
   <si>
-    <t>11961-08</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,371.00</t>
   </si>
   <si>
-    <t>11964-08</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq: Nano 150bp Paired End with Kit</t>
   </si>
   <si>
     <t>$705.00</t>
   </si>
   <si>
-    <t>11961-09</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,058.00</t>
   </si>
   <si>
-    <t>11964-09</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq: Nano 250bp Paired End with Kit</t>
   </si>
   <si>
     <t>$789.00</t>
   </si>
   <si>
-    <t>11961-10</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,184.00</t>
   </si>
   <si>
-    <t>11964-10</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq Sequencing</t>
   </si>
   <si>
     <t>NextSeq: P1 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
     <t>Fee includes costs of consumables, backup tape, service contract, labor, and illumina kits.</t>
   </si>
   <si>
     <t>$954.00</t>
   </si>
   <si>
-    <t>16234-09</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,431.00</t>
   </si>
   <si>
-    <t>16236-09</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P1 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
     <t>$1,449.00</t>
   </si>
   <si>
-    <t>16234-01</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,174.00</t>
   </si>
   <si>
-    <t>16236-01</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P1 XLEAP 300bp Paired End with Kit</t>
   </si>
   <si>
     <t>$2,235.00</t>
   </si>
   <si>
-    <t>16234-10</t>
-[...1 lines deleted...]
-  <si>
     <t>$3,353.00</t>
   </si>
   <si>
-    <t>16236-10</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P2 XLEAP 100bp Paired End with Kit</t>
   </si>
   <si>
     <t>$1,943.00</t>
   </si>
   <si>
-    <t>16234-02</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,915.00</t>
   </si>
   <si>
-    <t>16236-02</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P2 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
     <t>$1,540.00</t>
   </si>
   <si>
-    <t>16234-03</t>
-[...1 lines deleted...]
-  <si>
     <t>$2,310.00</t>
   </si>
   <si>
-    <t>16236-03</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P2 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
     <t>$2,007.00</t>
   </si>
   <si>
-    <t>16234-04</t>
-[...1 lines deleted...]
-  <si>
     <t>$3,011.00</t>
   </si>
   <si>
-    <t>16236-04</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P2 XLEAP 300bp Paired End with Kit</t>
   </si>
   <si>
     <t>$3,976.00</t>
   </si>
   <si>
-    <t>16234-11</t>
-[...1 lines deleted...]
-  <si>
     <t>$5,964.00</t>
   </si>
   <si>
-    <t>16236-11</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P3 XLEAP 100bp Paired End with Kit</t>
   </si>
   <si>
     <t>$3,437.00</t>
   </si>
   <si>
-    <t>16234-06</t>
-[...1 lines deleted...]
-  <si>
     <t>$5,156.00</t>
   </si>
   <si>
-    <t>16236-06</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P3 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
     <t>$2,710.00</t>
   </si>
   <si>
-    <t>16234-07</t>
-[...1 lines deleted...]
-  <si>
     <t>$4,065.00</t>
   </si>
   <si>
-    <t>16236-07</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P3 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
     <t>$4,102.00</t>
   </si>
   <si>
-    <t>16234-08</t>
-[...1 lines deleted...]
-  <si>
     <t>$6,153.00</t>
   </si>
   <si>
-    <t>16236-08</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P4 XLEAP 100bp Paired End with Kit</t>
   </si>
   <si>
     <t>$4,190.00</t>
   </si>
   <si>
-    <t>16234-12</t>
-[...1 lines deleted...]
-  <si>
     <t>$6,285.00</t>
   </si>
   <si>
-    <t>16236-12</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P4 XLEAP 100bp Single End with Kit</t>
   </si>
   <si>
     <t>$2,997.00</t>
   </si>
   <si>
-    <t>16234-13</t>
-[...1 lines deleted...]
-  <si>
     <t>$4,496.00</t>
   </si>
   <si>
-    <t>16236-13</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P4 XLEAP 150bp Paired End with Kit</t>
   </si>
   <si>
     <t>$4,739.00</t>
   </si>
   <si>
-    <t>16234-14</t>
-[...1 lines deleted...]
-  <si>
     <t>$7,109.00</t>
   </si>
   <si>
-    <t>16236-14</t>
-[...1 lines deleted...]
-  <si>
     <t>NextSeq: P4 XLEAP 50bp Single End with Kit</t>
   </si>
   <si>
     <t>$2,367.00</t>
   </si>
   <si>
-    <t>16234-15</t>
-[...1 lines deleted...]
-  <si>
     <t>$3,551.00</t>
   </si>
   <si>
-    <t>16236-15</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq i100 Sequencing</t>
   </si>
   <si>
     <t>MiSeq i100: 100bp Single End with Kit (25M reads)</t>
   </si>
   <si>
     <t>$891.00</t>
   </si>
   <si>
-    <t>11961-13</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,337.00</t>
   </si>
   <si>
-    <t>11964-13</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq i100: 150bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
     <t>$1,285.00</t>
   </si>
   <si>
-    <t>11961-14</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,928.00</t>
   </si>
   <si>
-    <t>11964-14</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq i100: 150bp Paired End with Kit (5M reads)</t>
   </si>
   <si>
     <t>$764.00</t>
   </si>
   <si>
-    <t>11961-11</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,146.00</t>
   </si>
   <si>
-    <t>11964-11</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq i100: 300bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
-    <t>11961-15</t>
-[...4 lines deleted...]
-  <si>
     <t>MiSeq i100: 300bp Paired End with Kit (5M reads)</t>
   </si>
   <si>
     <t>$1,052.00</t>
   </si>
   <si>
-    <t>11961-12</t>
-[...1 lines deleted...]
-  <si>
     <t>$1,578.00</t>
   </si>
   <si>
-    <t>11964-12</t>
-[...1 lines deleted...]
-  <si>
     <t>MiSeq i100: 500bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
     <t>$2,233.00</t>
   </si>
   <si>
-    <t>11961-16</t>
-[...1 lines deleted...]
-  <si>
     <t>$3,350.00</t>
   </si>
   <si>
-    <t>11964-16</t>
-[...1 lines deleted...]
-  <si>
     <t>HPC</t>
   </si>
   <si>
     <t>HPC After Hours Custom Hourly Service</t>
   </si>
   <si>
-    <t>11478-16</t>
-[...1 lines deleted...]
-  <si>
     <t>$291.00</t>
   </si>
   <si>
-    <t>11232-06</t>
-[...1 lines deleted...]
-  <si>
     <t>hourly</t>
   </si>
   <si>
     <t>HPC Hourly Service</t>
   </si>
   <si>
     <t>Data Storage</t>
   </si>
   <si>
     <t>Data Storage - Data Purchase (20Tb)</t>
   </si>
   <si>
     <t>$2,000.00</t>
   </si>
   <si>
-    <t>11478-25</t>
-[...1 lines deleted...]
-  <si>
     <t>$3,000.00</t>
   </si>
   <si>
-    <t>11232-09</t>
-[...1 lines deleted...]
-  <si>
     <t>one-time</t>
   </si>
   <si>
     <t>Data Storage - Monthly Container - Full Server</t>
   </si>
   <si>
     <t>$275.00</t>
   </si>
   <si>
-    <t>11478-26</t>
-[...1 lines deleted...]
-  <si>
     <t>monthly</t>
   </si>
   <si>
     <t>Data Storage - Monthly Container Maintenance - College/Department</t>
   </si>
   <si>
     <t>$201.00</t>
   </si>
   <si>
-    <t>11478-14</t>
-[...1 lines deleted...]
-  <si>
     <t>$301.50</t>
   </si>
   <si>
     <t>Data Storage - Monthly Container Maintenance - Lab</t>
   </si>
   <si>
     <t>$170.00</t>
   </si>
   <si>
-    <t>11478-15</t>
-[...1 lines deleted...]
-  <si>
     <t>Data Storage - Rental (3Tb)</t>
   </si>
   <si>
     <t>$75.00</t>
   </si>
   <si>
-    <t>11478-13</t>
-[...1 lines deleted...]
-  <si>
     <t>$112.50</t>
   </si>
   <si>
-    <t>11232-05</t>
-[...1 lines deleted...]
-  <si>
     <t>Processing</t>
   </si>
   <si>
     <t>Processing - CPU Rental (16 core/128G)</t>
   </si>
   <si>
-    <t>11478-04</t>
-[...1 lines deleted...]
-  <si>
     <t>$187.50</t>
   </si>
   <si>
-    <t>11232-03</t>
-[...1 lines deleted...]
-  <si>
     <t>Processing - GPU Rental (8 core/64G)</t>
   </si>
   <si>
-    <t>11478-21</t>
-[...4 lines deleted...]
-  <si>
     <t>Processing - Monthly Maintenance CPU server</t>
   </si>
   <si>
-    <t>11478-06</t>
-[...1 lines deleted...]
-  <si>
     <t>$127.50</t>
   </si>
   <si>
-    <t>11232-10</t>
-[...1 lines deleted...]
-  <si>
     <t>Processing - Monthly Maintenance CPU server (1/8 fraction)</t>
   </si>
   <si>
     <t>$12.00</t>
   </si>
   <si>
     <t>$18.00</t>
   </si>
   <si>
-    <t>11232-16</t>
-[...1 lines deleted...]
-  <si>
     <t>Visualization</t>
   </si>
   <si>
     <t>Visualization Browser Monthly Hosting</t>
   </si>
   <si>
-    <t>11478-03</t>
-[...1 lines deleted...]
-  <si>
     <t>$7.50</t>
   </si>
   <si>
-    <t>11232-13</t>
-[...1 lines deleted...]
-  <si>
     <t>Visualization Processing Monthly Maintenance</t>
   </si>
   <si>
-    <t>11478-24</t>
-[...4 lines deleted...]
-  <si>
     <t>Visualization Processing Monthly Rental VM</t>
   </si>
   <si>
     <t>$10.00</t>
   </si>
   <si>
-    <t>11478-23</t>
-[...4 lines deleted...]
-  <si>
     <t>Web Server</t>
   </si>
   <si>
     <t>Web Server Monthly Maintenance</t>
   </si>
   <si>
-    <t>11478-10</t>
-[...1 lines deleted...]
-  <si>
     <t>$22.50</t>
   </si>
   <si>
-    <t>11232-12</t>
-[...1 lines deleted...]
-  <si>
     <t>Web Server Monthly VM Rental</t>
   </si>
   <si>
     <t>$25.00</t>
   </si>
   <si>
-    <t>11478-09</t>
-[...1 lines deleted...]
-  <si>
     <t>$37.50</t>
   </si>
   <si>
-    <t>11232-04</t>
-[...1 lines deleted...]
-  <si>
     <t>Access</t>
   </si>
   <si>
     <t>College-level HPC plug-in (discounted)</t>
   </si>
   <si>
     <t>$850.00</t>
   </si>
   <si>
-    <t>11478-28</t>
-[...1 lines deleted...]
-  <si>
     <t>REDCap</t>
   </si>
   <si>
     <t>REDCap Cloud Hourly Consulting</t>
   </si>
   <si>
     <t>Multiuser</t>
   </si>
   <si>
     <t>Multiuser External</t>
   </si>
   <si>
     <t>Multi-User Instruments External Usage Major Instrument</t>
   </si>
   <si>
     <t>External use of Multiuser Equipment (qPCR, dPCR, Plate Reader)</t>
   </si>
   <si>
     <t>run (1/2 day) per use</t>
   </si>
   <si>
     <t>Multi-User Instruments External Usage Minor Instrument</t>
   </si>
   <si>
     <t>External use of Multiuser Equipment (Nanodrop, Qubit, Azure Imager)</t>
   </si>
   <si>
     <t>Laboratory</t>
   </si>
   <si>
     <t>CQLS Core Lab Labor</t>
-  </si>
-[...1 lines deleted...]
-    <t>16426-01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2351,4492 +1703,3610 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J148"/>
+  <dimension ref="A1:H148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J148"/>
+      <selection activeCell="A1" sqref="A1:H148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:8">
+      <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="D2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="F2" s="1"/>
+      <c r="G2" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="1" t="s">
+      <c r="H2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="1" t="s">
+    </row>
+    <row r="3" spans="1:8">
+      <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="1" t="s">
+      <c r="B3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="H2" s="1" t="s">
+      <c r="C3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="I2" s="1"/>
-      <c r="J2" s="1" t="s">
+      <c r="D3" s="1" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="E3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="F3" s="1"/>
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="H3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="1" t="s">
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E3" s="1" t="s">
+      <c r="D4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F3" s="1" t="s">
+      <c r="E4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="F4" s="1"/>
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="H3" s="1" t="s">
+      <c r="H4" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="1"/>
-      <c r="J3" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>26</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C4" s="1" t="s">
+      <c r="E5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="D4" s="1" t="s">
+      <c r="F5" s="1"/>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="1" t="s">
+      <c r="H5" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="D6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="E6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="H4" s="1" t="s">
+      <c r="F6" s="1"/>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="1"/>
-[...11 lines deleted...]
-      <c r="C5" s="1" t="s">
+      <c r="H6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D5" s="1" t="s">
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="D7" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="F5" s="1" t="s">
+      <c r="E7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="F7" s="1"/>
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="H5" s="1" t="s">
+      <c r="H7" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="1"/>
-[...11 lines deleted...]
-      <c r="C6" s="1" t="s">
+      <c r="C8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D6" s="1" t="s">
+      <c r="D8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E6" s="1" t="s">
+      <c r="E8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="F6" s="1" t="s">
+      <c r="F8" s="1"/>
+      <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H8" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="H6" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="1"/>
-      <c r="J6" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>45</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="F9" s="1"/>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D7" s="1" t="s">
+      <c r="H9" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="F7" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="F10" s="1"/>
+      <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="H7" s="1" t="s">
+      <c r="H10" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="I7" s="1"/>
-[...8 lines deleted...]
-      <c r="B8" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D8" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="F13" s="1"/>
+      <c r="G13" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="F8" s="1" t="s">
+      <c r="H13" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="G8" s="1" t="s">
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="H8" s="1" t="s">
+      <c r="C14" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="1"/>
-[...11 lines deleted...]
-      <c r="C9" s="1" t="s">
+      <c r="D14" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E14" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="F14" s="1"/>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="H14" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="C17" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="H9" s="1" t="s">
+      <c r="D17" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="1"/>
-[...11 lines deleted...]
-      <c r="C10" s="1" t="s">
+      <c r="E17" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="F17" s="1"/>
+      <c r="G17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="E18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="B19" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="C19" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="1"/>
-[...68 lines deleted...]
-      <c r="B13" s="1" t="s">
+      <c r="D21" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="E21" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="F21" s="1"/>
+      <c r="G21" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="H21" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="D22" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="E22" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="1" t="s">
+      <c r="F22" s="1"/>
+      <c r="G22" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I13" s="1"/>
-      <c r="J13" s="1" t="s">
+      <c r="H22" s="1" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
-[...3 lines deleted...]
-      <c r="B14" s="1" t="s">
+    <row r="23" spans="1:8">
+      <c r="A23" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="C23" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="D14" s="1" t="s">
+      <c r="D23" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="E14" s="1" t="s">
+      <c r="E23" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="F14" s="1" t="s">
+      <c r="F23" s="1"/>
+      <c r="G23" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H23" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="H14" s="1" t="s">
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="I14" s="1"/>
-[...68 lines deleted...]
-      <c r="B17" s="1" t="s">
+      <c r="D24" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="C17" s="1" t="s">
+      <c r="E24" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="D17" s="1" t="s">
+      <c r="F24" s="1"/>
+      <c r="G24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="E17" s="1" t="s">
+      <c r="B25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="F17" s="1" t="s">
+      <c r="D25" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="1" t="s">
+      <c r="E25" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="I17" s="1"/>
-[...14 lines deleted...]
-      <c r="D18" s="1" t="s">
+      <c r="F25" s="1"/>
+      <c r="G25" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E18" s="1" t="s">
-[...17 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="H25" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B19" s="1" t="s">
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="1" t="s">
-[...23 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H26" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="1" t="s">
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C20" s="1" t="s">
-[...23 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="C27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H27" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...35 lines deleted...]
-      <c r="D22" s="1" t="s">
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="E22" s="1" t="s">
+      <c r="C28" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="F22" s="1" t="s">
+      <c r="D28" s="1" t="s">
         <v>105</v>
-      </c>
-[...172 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="F32" s="1"/>
+      <c r="G32" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="F34" s="1"/>
+      <c r="G34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="F35" s="1"/>
+      <c r="G35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E37" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="H28" s="1" t="s">
+      <c r="F37" s="1"/>
+      <c r="G37" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="I28" s="1"/>
-[...5 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="H37" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B29" s="1" t="s">
+      <c r="D38" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C29" s="1" t="s">
+      <c r="E38" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="D29" s="1" t="s">
+      <c r="F38" s="1"/>
+      <c r="G38" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="E29" s="1" t="s">
+      <c r="H38" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="F29" s="1" t="s">
+      <c r="D39" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="E39" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="H29" s="1" t="s">
+      <c r="F39" s="1"/>
+      <c r="G39" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="I29" s="1"/>
-[...11 lines deleted...]
-      <c r="C30" s="1" t="s">
+      <c r="H39" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B40" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D30" s="1" t="s">
+      <c r="C40" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="F40" s="1"/>
+      <c r="G40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B41" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="E30" s="1" t="s">
-[...23 lines deleted...]
-      <c r="C31" s="1" t="s">
+      <c r="C41" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="1" t="s">
+      <c r="D41" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="F31" s="1" t="s">
+      <c r="E41" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="F41" s="1"/>
+      <c r="G41" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="H31" s="1" t="s">
+      <c r="H41" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="I31" s="1"/>
-[...8 lines deleted...]
-      <c r="B32" s="1" t="s">
+      <c r="D42" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C32" s="1" t="s">
+      <c r="E42" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D32" s="1" t="s">
+      <c r="F42" s="1"/>
+      <c r="G42" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="E32" s="1" t="s">
+      <c r="H42" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="F32" s="1" t="s">
+      <c r="D43" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="1" t="s">
+      <c r="E43" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="I32" s="1"/>
-      <c r="J32" s="1" t="s">
+      <c r="F43" s="1"/>
+      <c r="G43" s="1" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="H43" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="B33" s="1" t="s">
+      <c r="D44" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="E44" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="F44" s="1"/>
+      <c r="G44" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="E33" s="1" t="s">
+      <c r="H44" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="F33" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="D45" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="H33" s="1" t="s">
+      <c r="E45" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="I33" s="1"/>
-      <c r="J33" s="1" t="s">
+      <c r="F45" s="1"/>
+      <c r="G45" s="1" t="s">
         <v>180</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C34" s="1" t="s">
+      <c r="H45" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D34" s="1" t="s">
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="E34" s="1" t="s">
+      <c r="D46" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="F34" s="1" t="s">
+      <c r="E46" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="F46" s="1"/>
+      <c r="G46" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="H34" s="1" t="s">
+      <c r="H46" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="I34" s="1"/>
-[...11 lines deleted...]
-      <c r="C35" s="1" t="s">
+      <c r="D47" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D35" s="1" t="s">
+      <c r="E47" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="E35" s="1" t="s">
+      <c r="F47" s="1"/>
+      <c r="G47" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="F35" s="1" t="s">
+      <c r="D48" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="G35" s="1" t="s">
+      <c r="E48" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="H35" s="1" t="s">
+      <c r="F48" s="1"/>
+      <c r="G48" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="I35" s="1"/>
-[...11 lines deleted...]
-      <c r="C36" s="1" t="s">
+      <c r="H48" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="D36" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="E36" s="1" t="s">
+      <c r="D49" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="F36" s="1" t="s">
+      <c r="E49" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="G36" s="1" t="s">
+      <c r="F49" s="1"/>
+      <c r="G49" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="H36" s="1" t="s">
+      <c r="D50" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50" s="1"/>
+      <c r="G50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="I36" s="1"/>
-[...11 lines deleted...]
-      <c r="C37" s="1" t="s">
+      <c r="D51" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F51" s="1"/>
+      <c r="G51" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="D52" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="E37" s="1" t="s">
+      <c r="E52" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="F37" s="1" t="s">
+      <c r="F52" s="1"/>
+      <c r="G52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F53" s="1"/>
+      <c r="G53" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="F54" s="1"/>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="F56" s="1"/>
+      <c r="G56" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="F57" s="1"/>
+      <c r="G57" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="F58" s="1"/>
+      <c r="G58" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F59" s="1"/>
+      <c r="G59" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F60" s="1"/>
+      <c r="G60" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F62" s="1"/>
+      <c r="G62" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F64" s="1"/>
+      <c r="G64" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" s="1"/>
+      <c r="G66" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="F67" s="1"/>
+      <c r="G67" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F68" s="1"/>
+      <c r="G68" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="F69" s="1"/>
+      <c r="G69" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F72" s="1"/>
+      <c r="G72" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="F73" s="1"/>
+      <c r="G73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="F75" s="1"/>
+      <c r="G75" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="F76" s="1"/>
+      <c r="G76" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F77" s="1"/>
+      <c r="G77" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="F78" s="1"/>
+      <c r="G78" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="F79" s="1"/>
+      <c r="G79" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="F80" s="1"/>
+      <c r="G80" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="F82" s="1"/>
+      <c r="G82" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="F83" s="1"/>
+      <c r="G83" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="F84" s="1"/>
+      <c r="G84" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="F86" s="1"/>
+      <c r="G86" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="F87" s="1"/>
+      <c r="G87" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="F88" s="1"/>
+      <c r="G88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E89" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="G37" s="1" t="s">
+      <c r="F89" s="1"/>
+      <c r="G89" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F90" s="1"/>
+      <c r="G90" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="F91" s="1"/>
+      <c r="G91" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="F92" s="1"/>
+      <c r="G92" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F93" s="1"/>
+      <c r="G93" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F94" s="1"/>
+      <c r="G94" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="F95" s="1"/>
+      <c r="G95" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="H37" s="1" t="s">
-[...167 lines deleted...]
-      <c r="D43" s="1" t="s">
+      <c r="H95" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E96" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="E43" s="1" t="s">
-[...23 lines deleted...]
-      <c r="C44" s="1" t="s">
+      <c r="F96" s="1"/>
+      <c r="G96" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="H96" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>235</v>
       </c>
-      <c r="E44" s="1" t="s">
+      <c r="D97" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="F44" s="1" t="s">
-[...266 lines deleted...]
-      <c r="E53" s="1" t="s">
+      <c r="E97" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F97" s="1"/>
+      <c r="G97" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="F98" s="1"/>
+      <c r="G98" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="F99" s="1"/>
+      <c r="G99" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="F100" s="1"/>
+      <c r="G100" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="F101" s="1"/>
+      <c r="G101" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="F102" s="1"/>
+      <c r="G102" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="F103" s="1"/>
+      <c r="G103" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="F104" s="1"/>
+      <c r="G104" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="F105" s="1"/>
+      <c r="G105" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="F106" s="1"/>
+      <c r="G106" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="F107" s="1"/>
+      <c r="G107" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="F108" s="1"/>
+      <c r="G108" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="F109" s="1"/>
+      <c r="G109" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F110" s="1"/>
+      <c r="G110" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="F111" s="1"/>
+      <c r="G111" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F112" s="1"/>
+      <c r="G112" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="F113" s="1"/>
+      <c r="G113" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="F114" s="1"/>
+      <c r="G114" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="F116" s="1"/>
+      <c r="G116" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="F117" s="1"/>
+      <c r="G117" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="F118" s="1"/>
+      <c r="G118" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F119" s="1"/>
+      <c r="G119" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="F120" s="1"/>
+      <c r="G120" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="F121" s="1"/>
+      <c r="G121" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="F122" s="1"/>
+      <c r="G122" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="F123" s="1"/>
+      <c r="G123" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="F124" s="1"/>
+      <c r="G124" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="F125" s="1"/>
+      <c r="G125" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="F126" s="1"/>
+      <c r="G126" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="F127" s="1"/>
+      <c r="G127" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E128" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="F53" s="1" t="s">
-[...659 lines deleted...]
-      <c r="F75" s="1" t="s">
+      <c r="F128" s="1"/>
+      <c r="G128" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="G75" s="1" t="s">
-[...17 lines deleted...]
-      <c r="C76" s="1" t="s">
+      <c r="B129" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F129" s="1"/>
+      <c r="G129" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H129" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="D76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E76" s="1" t="s">
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="F76" s="1" t="s">
+      <c r="C130" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="G76" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H76" s="1" t="s">
+      <c r="D130" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="E130" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="I76" s="1"/>
-[...11 lines deleted...]
-      <c r="C77" s="1" t="s">
+      <c r="F130" s="1"/>
+      <c r="G130" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="D77" s="1" t="s">
-[...5 lines deleted...]
-      <c r="F77" s="1" t="s">
+      <c r="H130" s="1" t="s">
         <v>400</v>
       </c>
-      <c r="G77" s="1" t="s">
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C131" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="H77" s="1" t="s">
+      <c r="D131" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E131" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="I77" s="1"/>
-[...1612 lines deleted...]
-      </c>
+      <c r="F131" s="1"/>
       <c r="G131" s="1"/>
       <c r="H131" s="1" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-    <row r="132" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
       <c r="A132" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>586</v>
+        <v>396</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>597</v>
+        <v>404</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>597</v>
+        <v>404</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>598</v>
-[...3 lines deleted...]
-      </c>
+        <v>405</v>
+      </c>
+      <c r="F132" s="1"/>
       <c r="G132" s="1" t="s">
-        <v>600</v>
+        <v>406</v>
       </c>
       <c r="H132" s="1" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-    <row r="133" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
       <c r="A133" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>586</v>
+        <v>396</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>601</v>
+        <v>407</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>601</v>
+        <v>407</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>602</v>
-[...3 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="F133" s="1"/>
       <c r="G133" s="1"/>
       <c r="H133" s="1" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-    <row r="134" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
       <c r="A134" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>586</v>
+        <v>396</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>604</v>
+        <v>409</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>604</v>
+        <v>409</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>410</v>
+      </c>
+      <c r="F134" s="1"/>
       <c r="G134" s="1" t="s">
-        <v>607</v>
+        <v>411</v>
       </c>
       <c r="H134" s="1" t="s">
-        <v>608</v>
-[...6 lines deleted...]
-    <row r="135" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
       <c r="A135" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>609</v>
+        <v>412</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>610</v>
+        <v>413</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>610</v>
+        <v>413</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="F135" s="1"/>
       <c r="G135" s="1" t="s">
-        <v>612</v>
+        <v>414</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>613</v>
-[...6 lines deleted...]
-    <row r="136" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
       <c r="A136" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>609</v>
+        <v>412</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>614</v>
+        <v>415</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>614</v>
+        <v>415</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>380</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="F136" s="1"/>
       <c r="G136" s="1" t="s">
-        <v>612</v>
+        <v>414</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>616</v>
-[...6 lines deleted...]
-    <row r="137" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
       <c r="A137" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>609</v>
+        <v>412</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>617</v>
+        <v>416</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>617</v>
+        <v>416</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="F137" s="1"/>
       <c r="G137" s="1" t="s">
-        <v>619</v>
+        <v>417</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>620</v>
-[...6 lines deleted...]
-    <row r="138" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
       <c r="A138" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>609</v>
+        <v>412</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>621</v>
+        <v>418</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>621</v>
+        <v>418</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>622</v>
-[...3 lines deleted...]
-      </c>
+        <v>419</v>
+      </c>
+      <c r="F138" s="1"/>
       <c r="G138" s="1" t="s">
-        <v>623</v>
+        <v>420</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>624</v>
-[...6 lines deleted...]
-    <row r="139" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
       <c r="A139" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>625</v>
+        <v>421</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>626</v>
+        <v>422</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>626</v>
+        <v>422</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="F139" s="1"/>
       <c r="G139" s="1" t="s">
-        <v>628</v>
+        <v>423</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>629</v>
-[...6 lines deleted...]
-    <row r="140" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
       <c r="A140" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>625</v>
+        <v>421</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>630</v>
+        <v>424</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>630</v>
+        <v>424</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="F140" s="1"/>
       <c r="G140" s="1" t="s">
-        <v>628</v>
+        <v>423</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>632</v>
-[...6 lines deleted...]
-    <row r="141" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
       <c r="A141" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>625</v>
+        <v>421</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>633</v>
+        <v>425</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>633</v>
+        <v>425</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>634</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="F141" s="1"/>
       <c r="G141" s="1" t="s">
-        <v>197</v>
+        <v>142</v>
       </c>
       <c r="H141" s="1" t="s">
-        <v>636</v>
-[...6 lines deleted...]
-    <row r="142" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
       <c r="A142" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>637</v>
+        <v>427</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>638</v>
+        <v>428</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>638</v>
+        <v>428</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="F142" s="1"/>
       <c r="G142" s="1" t="s">
-        <v>640</v>
+        <v>429</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>641</v>
-[...6 lines deleted...]
-    <row r="143" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
       <c r="A143" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>637</v>
+        <v>427</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>642</v>
+        <v>430</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>642</v>
+        <v>430</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      </c>
+        <v>431</v>
+      </c>
+      <c r="F143" s="1"/>
       <c r="G143" s="1" t="s">
-        <v>645</v>
+        <v>432</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>646</v>
-[...6 lines deleted...]
-    <row r="144" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
       <c r="A144" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>647</v>
+        <v>433</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>648</v>
+        <v>434</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>648</v>
+        <v>434</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>649</v>
-[...3 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="F144" s="1"/>
       <c r="G144" s="1" t="s">
-        <v>90</v>
+        <v>238</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-    <row r="145" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
       <c r="A145" s="1" t="s">
-        <v>579</v>
+        <v>391</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>651</v>
+        <v>436</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>652</v>
+        <v>437</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>652</v>
+        <v>437</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="F145" s="1"/>
       <c r="G145" s="1" t="s">
-        <v>90</v>
+        <v>238</v>
       </c>
       <c r="H145" s="1" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-    <row r="146" spans="1:10">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
       <c r="A146" s="1" t="s">
-        <v>653</v>
+        <v>438</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>654</v>
+        <v>439</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>655</v>
+        <v>440</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>656</v>
+        <v>441</v>
       </c>
       <c r="E146" s="1"/>
       <c r="F146" s="1"/>
       <c r="G146" s="1" t="s">
-        <v>145</v>
+        <v>106</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-    <row r="147" spans="1:10">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
       <c r="A147" s="1" t="s">
-        <v>653</v>
+        <v>438</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>654</v>
+        <v>439</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>658</v>
+        <v>443</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>659</v>
+        <v>444</v>
       </c>
       <c r="E147" s="1"/>
       <c r="F147" s="1"/>
       <c r="G147" s="1" t="s">
-        <v>309</v>
+        <v>223</v>
       </c>
       <c r="H147" s="1" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-    <row r="148" spans="1:10">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
       <c r="A148" s="1" t="s">
-        <v>660</v>
+        <v>445</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>661</v>
+        <v>446</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>661</v>
+        <v>446</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>132</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="F148" s="1"/>
       <c r="G148" s="1" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>98</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>