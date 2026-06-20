--- v1 (2026-05-25)
+++ v2 (2026-06-20)
@@ -12,1391 +12,719 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CQLS Service Fees" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Service Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Fee Description</t>
   </si>
   <si>
     <t>Internal Fee</t>
   </si>
   <si>
     <t>External Non-Profit Fee</t>
   </si>
   <si>
     <t>External For-Profit Fee</t>
   </si>
   <si>
     <t>Per Item</t>
   </si>
   <si>
-    <t>Bioinformatics</t>
+    <t>Extraction</t>
+  </si>
+  <si>
+    <t>Animal</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Animal tissue (1 to 48 samples)</t>
+  </si>
+  <si>
+    <t>DNA extraction of 1-48 animal tissue samples with Omega BioTek M6399</t>
+  </si>
+  <si>
+    <t>sample</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Animal Tissue (49 to 95 samples)</t>
+  </si>
+  <si>
+    <t>DNA extraction of 49-95 animal tissue samples with Omega BioTek M6399</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Animal tissue (full plate = 96 samples)</t>
+  </si>
+  <si>
+    <t>DNA extraction of 96 animal tissue samples with Omega BioTek M6399</t>
+  </si>
+  <si>
+    <t>Plant/Fungi</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Plant/Fungi (1 to 48 samples)</t>
+  </si>
+  <si>
+    <t>When the sample set submitted numbers in the range of 1 to 47 samples. Price includes supplies, reagents, and labor.</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Plant/Fungi (48 to 95 samples)</t>
+  </si>
+  <si>
+    <t>When the sample set submitted numbers in the range of a half plate (48 samples to 95 samples). Price includes supplies, reagents, and labor.</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Plant/Fungi (full plate = 96 samples)</t>
+  </si>
+  <si>
+    <t>Users of this service will provide sample tissue in appropriate microtube collection plates for use with extraction robotics. A full plate of samples (exactly 96 samples) required. Price includes supplies, reagents, and labor.</t>
+  </si>
+  <si>
+    <t>Soil</t>
+  </si>
+  <si>
+    <t>DNA Extraction: Soil (full plate = 96 samples)</t>
+  </si>
+  <si>
+    <t>DNA extraction of up to 96 soil samples with Qiagen MagAttract PowerSoil DNA kit</t>
+  </si>
+  <si>
+    <t>plate</t>
+  </si>
+  <si>
+    <t>Custom</t>
+  </si>
+  <si>
+    <t>Extraction: Custom Request DNA</t>
+  </si>
+  <si>
+    <t>RNA extractions done as a custom request.</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>DNA extractions done as a custom request.</t>
+  </si>
+  <si>
+    <t>Item</t>
+  </si>
+  <si>
+    <t>Extraction: Collection Micotube Plate</t>
+  </si>
+  <si>
+    <t>If CGRB Core provides microtube collection plates for use with CGRB Core specific extraction equipment.</t>
+  </si>
+  <si>
+    <t>Genotyping</t>
+  </si>
+  <si>
+    <t>3730 Genotyping</t>
+  </si>
+  <si>
+    <t>Genotyping on AB 3730 (Full plate)</t>
+  </si>
+  <si>
+    <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 96 or less.</t>
+  </si>
+  <si>
+    <t>Genotyping on AB 3730 (Half plate)</t>
+  </si>
+  <si>
+    <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 48 or less to be provided in alternating columns (odd or even)</t>
+  </si>
+  <si>
+    <t>half plate</t>
+  </si>
+  <si>
+    <t>Microscopy</t>
   </si>
   <si>
     <t>Hourly</t>
   </si>
   <si>
-    <t>Hourly Research Consulting</t>
-[...5 lines deleted...]
-    <t>$145.50</t>
+    <t>Confocal Hourly Usage</t>
+  </si>
+  <si>
+    <t>A one hour minimum charge. Any additional usage will be charged in 15 minutes increments.</t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>Training and Assisted</t>
+  </si>
+  <si>
+    <t>Confocal Assisted Imaging Hourly</t>
+  </si>
+  <si>
+    <t>A one hour minimum charge for assistance imaging on the confocal microscope.</t>
+  </si>
+  <si>
+    <t>Confocal Training</t>
+  </si>
+  <si>
+    <t>About four hours training on Leica Stellaris 5 confocal microscope system. Does not cover practice or practical sessions before independent use.</t>
+  </si>
+  <si>
+    <t>Keyence External</t>
+  </si>
+  <si>
+    <t>Keyence Hourly Usage External</t>
+  </si>
+  <si>
+    <t>External use of Keyence Microscope</t>
+  </si>
+  <si>
+    <t>PacBio</t>
+  </si>
+  <si>
+    <t>Library Prep</t>
+  </si>
+  <si>
+    <t>PacBio cDNA Generation</t>
+  </si>
+  <si>
+    <t>Generate cDNA for Iso-seq template preparation.</t>
+  </si>
+  <si>
+    <t>PacBio SMRTbell Template Preparation 2-8 sample</t>
+  </si>
+  <si>
+    <t>Sequencing</t>
+  </si>
+  <si>
+    <t>PacBio Sequel II SMRTbell Template Sequencing</t>
+  </si>
+  <si>
+    <t>PacBio Sequel SMRTbell Template Sequencing</t>
+  </si>
+  <si>
+    <t>Inquire</t>
+  </si>
+  <si>
+    <t>NA</t>
+  </si>
+  <si>
+    <t>cell</t>
+  </si>
+  <si>
+    <t>PacBio Revio 25M SMRT cell (PT)</t>
+  </si>
+  <si>
+    <t>Core Lab Consumables</t>
+  </si>
+  <si>
+    <t>cent</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing</t>
+  </si>
+  <si>
+    <t>Cycle Sequencing Rxn Included</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard 1/2 plate  (47)</t>
+  </si>
+  <si>
+    <t>1/2 plate Standard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>1/2 plate</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard full plate  (95)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted</t>
+  </si>
+  <si>
+    <t>Sanger: High GC (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Sanger sequencing using enriched chemistry for samples with high G-C templates. High GC chemistry reaction, Cleanup, and Run.</t>
+  </si>
+  <si>
+    <t>Sanger: Premium (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Premium Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Samples will be processed for next business day regardless of number of samples</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Full Plate - 95 Samples)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Half Plate - 47 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plateStandard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Standard Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>Economy (no cycle sequencing)</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy 1/2 plate  (48)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy full plate  (96)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Full Plate - 96 Samples)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Half Plate - 48 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Economy Sanger sequencing. Cleanup and run only. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>Sanger: BigDye</t>
+  </si>
+  <si>
+    <t>tube</t>
+  </si>
+  <si>
+    <t>QC Sizing Analysis</t>
+  </si>
+  <si>
+    <t>Sample Transformation</t>
+  </si>
+  <si>
+    <t>QC: Blue Pippin DNA size selection</t>
+  </si>
+  <si>
+    <t>Specifically designed for &gt;15kb high molecular weight collections with reduced run time, improved sample recovery, and reproducibility.</t>
+  </si>
+  <si>
+    <t>lane</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Plate to Plate</t>
+  </si>
+  <si>
+    <t>Robotic dilution of samples in 1 plate to plate format</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Sample Tube</t>
+  </si>
+  <si>
+    <t>Dilution sample tube per sample</t>
+  </si>
+  <si>
+    <t>QC: Illumina Pooling</t>
+  </si>
+  <si>
+    <t>Dilution and pooling of Illumina libraries.</t>
+  </si>
+  <si>
+    <t>Quantification</t>
+  </si>
+  <si>
+    <t>QC: Illumina Library qPCR Quantification- 1 Dilution</t>
+  </si>
+  <si>
+    <t>Illumina Library qPCR Quantification- 1 Dilution (Premier)</t>
+  </si>
+  <si>
+    <t>QC: Quant-iT dsDNA/RNA 1-48 Samples</t>
+  </si>
+  <si>
+    <t>High throughput fluorophore quantitation in a 96-well format plate reader for 1 to 48 Samples.</t>
+  </si>
+  <si>
+    <t>sample set</t>
+  </si>
+  <si>
+    <t>QC: Quant-iT dsDNA/RNA 49-96 Samples</t>
+  </si>
+  <si>
+    <t>High throughput fluorophore quantitation in a 96-well format plate reader for 49 to 96 Samples.</t>
+  </si>
+  <si>
+    <t>QC: Qubit Assay</t>
+  </si>
+  <si>
+    <t>Qubit Assay Quantification per sample</t>
+  </si>
+  <si>
+    <t>Bioanalyzer</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Chip</t>
+  </si>
+  <si>
+    <t>1-11 samples / chip</t>
+  </si>
+  <si>
+    <t>chip</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Pico chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>TapeStation</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 10 or more samples.</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report or 10 or more samples</t>
+  </si>
+  <si>
+    <t>Illumina Sequencing</t>
+  </si>
+  <si>
+    <t>GBS library prep (up to 48 samples)</t>
+  </si>
+  <si>
+    <t>Fee for preparing pooled library of 25-48 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
+  </si>
+  <si>
+    <t>library</t>
+  </si>
+  <si>
+    <t>GBS library prep (up to 96 samples)</t>
+  </si>
+  <si>
+    <t>Fee for preparing pooled library of 49-96 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Amplicon Index PCR + Cleanup-1-47 Samples</t>
+  </si>
+  <si>
+    <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 1-47 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>Sample</t>
+  </si>
+  <si>
+    <t>IL-Lib: Amplicon Index PCR + Cleanup-48-96 Samples</t>
+  </si>
+  <si>
+    <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 48-96 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Amplicon PCR Cleanup-1-47 Samples</t>
+  </si>
+  <si>
+    <t>Illumina amplicon AMPure XP magnetic bead cleanup. 1-47 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Amplicon PCR Cleanup-48-96 Samples</t>
+  </si>
+  <si>
+    <t>Illumina amplicon AMPure XP magnetic bead cleanup. 48-96 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Amplicon PCR Library-1-47 Samples</t>
+  </si>
+  <si>
+    <t>Illumina initial PCR targetting V3 and V4 regions. 1-47 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Amplicon PCR Library-48-96 Samples</t>
+  </si>
+  <si>
+    <t>Illumina initial PCR targetting V3 and V4 regions. 48-96 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 1-47 samples</t>
+  </si>
+  <si>
+    <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 1-47 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 48-96 samples</t>
+  </si>
+  <si>
+    <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 48-96 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>Il-Lib: Illumina DNA Library Prep</t>
+  </si>
+  <si>
+    <t>IIllumina DNA Library Prep</t>
+  </si>
+  <si>
+    <t>Il-Lib: Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
+  </si>
+  <si>
+    <t>Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
+  </si>
+  <si>
+    <t>IL-Lib: Lexogen QuantSeq 3' mRNA-Seq FWD Per Sample Fee 1X</t>
+  </si>
+  <si>
+    <t>Per sample costs for Lexogen QuantSeq 3' mRNA-Seq FWD library prep done at 1x reactions to be used in addition to a setup prep fee</t>
+  </si>
+  <si>
+    <t>Il-Lib: NEBNext Poly(A) mRNA Magnetic Isolation +  Ultra II Directional RNA Library Prep</t>
+  </si>
+  <si>
+    <t>IL-Lib: NEBNext UltraII DNA Library Prep</t>
+  </si>
+  <si>
+    <t>NEBNext UltraII DNA Library Prep</t>
+  </si>
+  <si>
+    <t>IL-Lib: Normalization &amp; Pooling-1-47 Samples</t>
+  </si>
+  <si>
+    <t>Illumina library normalization and pooling for sequencing. 1-47 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: Normalization &amp; Pooling-48-96 Samples</t>
+  </si>
+  <si>
+    <t>Illumina library normalization and pooling for sequencing. 48-96 samples processed at a time.</t>
+  </si>
+  <si>
+    <t>IL-Lib: SeqWell plexWell-Set of 96 samples</t>
+  </si>
+  <si>
+    <t>Prep library with SeqWell kit</t>
+  </si>
+  <si>
+    <t>set</t>
+  </si>
+  <si>
+    <t>MiSeq Sequencing</t>
+  </si>
+  <si>
+    <t>MiSeq: 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>Service fee includes costs of consumables, service contract, labor, and illumina kits.</t>
+  </si>
+  <si>
+    <t>Run</t>
+  </si>
+  <si>
+    <t>MiSeq: 150bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: 250bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: 25bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: 300bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: 50bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: 75bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: Micro 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: Nano 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq: Nano 250bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq Sequencing</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>Fee includes costs of consumables, backup tape, service contract, labor, and illumina kits.</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 300bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 300bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 50bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq i100 Sequencing</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 100bp Single End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 150bp Paired End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 150bp Paired End with Kit (5M reads)</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 300bp Paired End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 300bp Paired End with Kit (5M reads)</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 500bp Paired End with Kit (25M reads)</t>
+  </si>
+  <si>
+    <t>Magnetic Beads (Omega Bio-Tek, Total Pure NGS)</t>
+  </si>
+  <si>
+    <t>uL</t>
+  </si>
+  <si>
+    <t>Multiuser</t>
+  </si>
+  <si>
+    <t>Multiuser External</t>
+  </si>
+  <si>
+    <t>Multi-User Instruments External Usage Major Instrument</t>
+  </si>
+  <si>
+    <t>External use of Multiuser Equipment (qPCR, dPCR, Plate Reader)</t>
+  </si>
+  <si>
+    <t>run (1/2 day) per use</t>
+  </si>
+  <si>
+    <t>Multi-User Instruments External Usage Minor Instrument</t>
+  </si>
+  <si>
+    <t>External use of Multiuser Equipment (Nanodrop, Qubit, Azure Imager)</t>
+  </si>
+  <si>
+    <t>Laboratory</t>
+  </si>
+  <si>
+    <t>CQLS Core Lab Labor</t>
   </si>
   <si>
     <t>Hr</t>
-  </si>
-[...1297 lines deleted...]
-    <t>CQLS Core Lab Labor</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1703,54 +1031,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H148"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H148"/>
+      <selection activeCell="A1" sqref="A1:H101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1758,3555 +1086,2629 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="1"/>
-      <c r="G2" s="1" t="s">
+      <c r="E2" s="1">
+        <v>11.5</v>
+      </c>
+      <c r="F2" s="1">
+        <v>17</v>
+      </c>
+      <c r="G2" s="1">
+        <v>17</v>
+      </c>
+      <c r="H2" s="1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...13 lines deleted...]
-        <v>19</v>
+      <c r="E3" s="1">
+        <v>7.4</v>
+      </c>
+      <c r="F3" s="1">
+        <v>11</v>
+      </c>
+      <c r="G3" s="1">
+        <v>11</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="1" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-        <v>24</v>
+        <v>16</v>
+      </c>
+      <c r="E4" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="F4" s="1">
+        <v>8</v>
+      </c>
+      <c r="G4" s="1">
+        <v>8</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-        <v>28</v>
+        <v>19</v>
+      </c>
+      <c r="E5" s="1">
+        <v>11.4</v>
+      </c>
+      <c r="F5" s="1">
+        <v>17.2</v>
+      </c>
+      <c r="G5" s="1">
+        <v>17.2</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="E6" s="1">
+        <v>7.3</v>
+      </c>
+      <c r="F6" s="1">
+        <v>10.9</v>
+      </c>
+      <c r="G6" s="1">
+        <v>10.9</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-        <v>37</v>
+        <v>23</v>
+      </c>
+      <c r="E7" s="1">
+        <v>5.1</v>
+      </c>
+      <c r="F7" s="1">
+        <v>7.7</v>
+      </c>
+      <c r="G7" s="1">
+        <v>7.7</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-        <v>42</v>
+        <v>26</v>
+      </c>
+      <c r="E8" s="1">
+        <v>1151</v>
+      </c>
+      <c r="F8" s="1">
+        <v>1726</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1726</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="F9" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="G9" s="1" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="F10" s="1"/>
+        <v>31</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>31</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-        <v>32</v>
+        <v>35</v>
+      </c>
+      <c r="E11" s="1">
+        <v>22.1</v>
+      </c>
+      <c r="F11" s="1">
+        <v>33.2</v>
+      </c>
+      <c r="G11" s="1">
+        <v>33.2</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B12" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="1" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-        <v>37</v>
+        <v>39</v>
+      </c>
+      <c r="E12" s="1">
+        <v>200</v>
+      </c>
+      <c r="F12" s="1">
+        <v>299</v>
+      </c>
+      <c r="G12" s="1">
+        <v>299</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-        <v>55</v>
+        <v>41</v>
+      </c>
+      <c r="E13" s="1">
+        <v>132</v>
+      </c>
+      <c r="F13" s="1">
+        <v>198</v>
+      </c>
+      <c r="G13" s="1">
+        <v>198</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-        <v>61</v>
+        <v>46</v>
+      </c>
+      <c r="E14" s="1">
+        <v>36</v>
+      </c>
+      <c r="F14" s="1">
+        <v>45</v>
+      </c>
+      <c r="G14" s="1">
+        <v>56</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-        <v>32</v>
+        <v>50</v>
+      </c>
+      <c r="E15" s="1">
+        <v>85</v>
+      </c>
+      <c r="F15" s="1">
+        <v>106.25</v>
+      </c>
+      <c r="G15" s="1">
+        <v>128</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-        <v>37</v>
+        <v>52</v>
+      </c>
+      <c r="E16" s="1">
+        <v>340</v>
+      </c>
+      <c r="F16" s="1">
+        <v>425</v>
+      </c>
+      <c r="G16" s="1">
+        <v>510</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-        <v>65</v>
+        <v>55</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1">
+        <v>30</v>
+      </c>
+      <c r="G17" s="1">
+        <v>40</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-        <v>65</v>
+        <v>59</v>
+      </c>
+      <c r="E18" s="1">
+        <v>213</v>
+      </c>
+      <c r="F18" s="1">
+        <v>320</v>
+      </c>
+      <c r="G18" s="1">
+        <v>320</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>65</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-        <v>32</v>
+        <v>60</v>
+      </c>
+      <c r="E19" s="1">
+        <v>105</v>
+      </c>
+      <c r="F19" s="1">
+        <v>157.5</v>
+      </c>
+      <c r="G19" s="1">
+        <v>157.5</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F20" s="1"/>
+        <v>64</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="G20" s="1" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B21" s="1" t="s">
+      <c r="D21" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E21" s="1">
+        <v>1</v>
+      </c>
+      <c r="F21" s="1">
+        <v>1</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>69</v>
-      </c>
-[...14 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" s="1">
+        <v>259</v>
+      </c>
+      <c r="F22" s="1">
+        <v>389</v>
+      </c>
+      <c r="G22" s="1">
+        <v>389</v>
+      </c>
+      <c r="H22" s="1" t="s">
         <v>74</v>
-      </c>
-[...11 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-        <v>83</v>
+        <v>76</v>
+      </c>
+      <c r="E23" s="1">
+        <v>443</v>
+      </c>
+      <c r="F23" s="1">
+        <v>664</v>
+      </c>
+      <c r="G23" s="1">
+        <v>664</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-        <v>83</v>
+        <v>78</v>
+      </c>
+      <c r="E24" s="1">
+        <v>9.4</v>
+      </c>
+      <c r="F24" s="1">
+        <v>14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>14</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>9</v>
+        <v>71</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-        <v>92</v>
+        <v>80</v>
+      </c>
+      <c r="E25" s="1">
+        <v>11</v>
+      </c>
+      <c r="F25" s="1">
+        <v>17</v>
+      </c>
+      <c r="G25" s="1">
+        <v>17</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>95</v>
+        <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>96</v>
-[...6 lines deleted...]
-        <v>98</v>
+        <v>82</v>
+      </c>
+      <c r="E26" s="1">
+        <v>4.663157895</v>
+      </c>
+      <c r="F26" s="1">
+        <v>6.989473684</v>
+      </c>
+      <c r="G26" s="1">
+        <v>6.989473684</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-        <v>102</v>
+        <v>84</v>
+      </c>
+      <c r="E27" s="1">
+        <v>5.510638298</v>
+      </c>
+      <c r="F27" s="1">
+        <v>8.276595745</v>
+      </c>
+      <c r="G27" s="1">
+        <v>8.276595745</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-        <v>106</v>
+        <v>86</v>
+      </c>
+      <c r="E28" s="1">
+        <v>6.4</v>
+      </c>
+      <c r="F28" s="1">
+        <v>9.6</v>
+      </c>
+      <c r="G28" s="1">
+        <v>9.6</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-        <v>112</v>
+        <v>89</v>
+      </c>
+      <c r="E29" s="1">
+        <v>148</v>
+      </c>
+      <c r="F29" s="1">
+        <v>222</v>
+      </c>
+      <c r="G29" s="1">
+        <v>222</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>113</v>
+        <v>90</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-        <v>115</v>
+        <v>91</v>
+      </c>
+      <c r="E30" s="1">
+        <v>217</v>
+      </c>
+      <c r="F30" s="1">
+        <v>325</v>
+      </c>
+      <c r="G30" s="1">
+        <v>325</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>116</v>
+        <v>92</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-        <v>118</v>
+        <v>93</v>
+      </c>
+      <c r="E31" s="1">
+        <v>2.260416667</v>
+      </c>
+      <c r="F31" s="1">
+        <v>3.385416667</v>
+      </c>
+      <c r="G31" s="1">
+        <v>3.385416667</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>107</v>
+        <v>70</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>120</v>
+        <v>94</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>121</v>
-[...6 lines deleted...]
-        <v>122</v>
+        <v>95</v>
+      </c>
+      <c r="E32" s="1">
+        <v>3.083333333</v>
+      </c>
+      <c r="F32" s="1">
+        <v>4.625</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4.625</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>123</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>124</v>
+        <v>70</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>125</v>
+        <v>87</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-        <v>129</v>
+        <v>97</v>
+      </c>
+      <c r="E33" s="1">
+        <v>4</v>
+      </c>
+      <c r="F33" s="1">
+        <v>6</v>
+      </c>
+      <c r="G33" s="1">
+        <v>6</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>124</v>
+        <v>70</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>132</v>
-[...6 lines deleted...]
-        <v>134</v>
+        <v>68</v>
+      </c>
+      <c r="E34" s="1">
+        <v>946.85</v>
+      </c>
+      <c r="F34" s="1">
+        <v>946.85</v>
+      </c>
+      <c r="G34" s="1">
+        <v>946.85</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>56</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>136</v>
-[...6 lines deleted...]
-        <v>138</v>
+        <v>103</v>
+      </c>
+      <c r="E35" s="1">
+        <v>58</v>
+      </c>
+      <c r="F35" s="1">
+        <v>87</v>
+      </c>
+      <c r="G35" s="1">
+        <v>87</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>20</v>
+        <v>104</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>139</v>
+        <v>105</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>140</v>
-[...6 lines deleted...]
-        <v>142</v>
+        <v>106</v>
+      </c>
+      <c r="E36" s="1">
+        <v>77</v>
+      </c>
+      <c r="F36" s="1">
+        <v>115</v>
+      </c>
+      <c r="G36" s="1">
+        <v>115</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-        <v>146</v>
+        <v>108</v>
+      </c>
+      <c r="E37" s="1">
+        <v>3.3</v>
+      </c>
+      <c r="F37" s="1">
+        <v>4.9</v>
+      </c>
+      <c r="G37" s="1">
+        <v>4.9</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>125</v>
+        <v>101</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>147</v>
+        <v>109</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-        <v>150</v>
+        <v>110</v>
+      </c>
+      <c r="E38" s="1">
+        <v>4.5</v>
+      </c>
+      <c r="F38" s="1">
+        <v>6.7</v>
+      </c>
+      <c r="G38" s="1">
+        <v>6.7</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>152</v>
-[...6 lines deleted...]
-        <v>154</v>
+        <v>113</v>
+      </c>
+      <c r="E39" s="1">
+        <v>23</v>
+      </c>
+      <c r="F39" s="1">
+        <v>35</v>
+      </c>
+      <c r="G39" s="1">
+        <v>35</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>155</v>
+        <v>111</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>156</v>
+        <v>114</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>157</v>
-[...6 lines deleted...]
-        <v>159</v>
+        <v>115</v>
+      </c>
+      <c r="E40" s="1">
+        <v>107</v>
+      </c>
+      <c r="F40" s="1">
+        <v>160</v>
+      </c>
+      <c r="G40" s="1">
+        <v>160</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>155</v>
+        <v>111</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>160</v>
+        <v>117</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-        <v>163</v>
+        <v>118</v>
+      </c>
+      <c r="E41" s="1">
+        <v>170</v>
+      </c>
+      <c r="F41" s="1">
+        <v>255</v>
+      </c>
+      <c r="G41" s="1">
+        <v>255</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>56</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>155</v>
+        <v>111</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>164</v>
+        <v>119</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-        <v>167</v>
+        <v>120</v>
+      </c>
+      <c r="E42" s="1">
+        <v>6.9</v>
+      </c>
+      <c r="F42" s="1">
+        <v>10.3</v>
+      </c>
+      <c r="G42" s="1">
+        <v>10.3</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E43" s="1">
+        <v>137</v>
+      </c>
+      <c r="F43" s="1">
+        <v>205</v>
+      </c>
+      <c r="G43" s="1">
+        <v>205</v>
+      </c>
+      <c r="H43" s="1" t="s">
         <v>124</v>
-      </c>
-[...17 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>124</v>
+        <v>100</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>155</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>172</v>
+        <v>125</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>173</v>
-[...6 lines deleted...]
-        <v>175</v>
+        <v>126</v>
+      </c>
+      <c r="E44" s="1">
+        <v>23</v>
+      </c>
+      <c r="F44" s="1">
+        <v>34</v>
+      </c>
+      <c r="G44" s="1">
+        <v>34</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>176</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>177</v>
+        <v>128</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>178</v>
-[...6 lines deleted...]
-        <v>180</v>
+        <v>129</v>
+      </c>
+      <c r="E45" s="1">
+        <v>22</v>
+      </c>
+      <c r="F45" s="1">
+        <v>33</v>
+      </c>
+      <c r="G45" s="1">
+        <v>33</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>181</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>176</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>182</v>
+        <v>130</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-        <v>185</v>
+        <v>131</v>
+      </c>
+      <c r="E46" s="1">
+        <v>13</v>
+      </c>
+      <c r="F46" s="1">
+        <v>20</v>
+      </c>
+      <c r="G46" s="1">
+        <v>20</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>176</v>
+        <v>127</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>186</v>
+        <v>132</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>187</v>
-[...6 lines deleted...]
-        <v>49</v>
+        <v>133</v>
+      </c>
+      <c r="E47" s="1">
+        <v>19</v>
+      </c>
+      <c r="F47" s="1">
+        <v>29</v>
+      </c>
+      <c r="G47" s="1">
+        <v>29</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>176</v>
+        <v>127</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>189</v>
+        <v>134</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-        <v>192</v>
+        <v>135</v>
+      </c>
+      <c r="E48" s="1">
+        <v>13</v>
+      </c>
+      <c r="F48" s="1">
+        <v>20</v>
+      </c>
+      <c r="G48" s="1">
+        <v>20</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>193</v>
+        <v>57</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>194</v>
+        <v>137</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="F49" s="1"/>
+        <v>138</v>
+      </c>
+      <c r="E49" s="1">
+        <v>1083</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="G49" s="1" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>20</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>193</v>
+        <v>57</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>197</v>
+        <v>140</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="F50" s="1"/>
+        <v>141</v>
+      </c>
+      <c r="E50" s="1">
+        <v>1498</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>65</v>
+      </c>
       <c r="G50" s="1" t="s">
-        <v>32</v>
+        <v>65</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>33</v>
+        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>193</v>
+        <v>57</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>198</v>
+        <v>142</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-        <v>37</v>
+        <v>143</v>
+      </c>
+      <c r="E51" s="1">
+        <v>15.5</v>
+      </c>
+      <c r="F51" s="1">
+        <v>23.2</v>
+      </c>
+      <c r="G51" s="1">
+        <v>23.2</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>33</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>193</v>
+        <v>57</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>199</v>
+        <v>145</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-        <v>202</v>
+        <v>146</v>
+      </c>
+      <c r="E52" s="1">
+        <v>11.1</v>
+      </c>
+      <c r="F52" s="1">
+        <v>16.6</v>
+      </c>
+      <c r="G52" s="1">
+        <v>16.6</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>204</v>
+        <v>147</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-        <v>163</v>
+        <v>148</v>
+      </c>
+      <c r="E53" s="1">
+        <v>5.9</v>
+      </c>
+      <c r="F53" s="1">
+        <v>8.8</v>
+      </c>
+      <c r="G53" s="1">
+        <v>8.8</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>207</v>
+        <v>144</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>208</v>
+        <v>149</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-        <v>211</v>
+        <v>150</v>
+      </c>
+      <c r="E54" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="F54" s="1">
+        <v>5</v>
+      </c>
+      <c r="G54" s="1">
+        <v>5</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>212</v>
+        <v>151</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>213</v>
-[...6 lines deleted...]
-        <v>77</v>
+        <v>152</v>
+      </c>
+      <c r="E55" s="1">
+        <v>7.9</v>
+      </c>
+      <c r="F55" s="1">
+        <v>11.8</v>
+      </c>
+      <c r="G55" s="1">
+        <v>11.8</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>207</v>
+        <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>215</v>
+        <v>153</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-        <v>210</v>
+        <v>154</v>
+      </c>
+      <c r="E56" s="1">
+        <v>4.9</v>
+      </c>
+      <c r="F56" s="1">
+        <v>7.4</v>
+      </c>
+      <c r="G56" s="1">
+        <v>7.4</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>218</v>
+        <v>155</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-        <v>220</v>
+        <v>156</v>
+      </c>
+      <c r="E57" s="1">
+        <v>17.2</v>
+      </c>
+      <c r="F57" s="1">
+        <v>25.8</v>
+      </c>
+      <c r="G57" s="1">
+        <v>25.8</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>207</v>
+        <v>144</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>203</v>
+        <v>57</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>221</v>
+        <v>157</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>222</v>
-[...6 lines deleted...]
-        <v>224</v>
+        <v>158</v>
+      </c>
+      <c r="E58" s="1">
+        <v>12.8</v>
+      </c>
+      <c r="F58" s="1">
+        <v>19.2</v>
+      </c>
+      <c r="G58" s="1">
+        <v>19.2</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>225</v>
+        <v>57</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>226</v>
+        <v>159</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-        <v>228</v>
+        <v>160</v>
+      </c>
+      <c r="E59" s="1">
+        <v>100</v>
+      </c>
+      <c r="F59" s="1">
+        <v>125</v>
+      </c>
+      <c r="G59" s="1">
+        <v>125</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>225</v>
+        <v>57</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>229</v>
+        <v>161</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>230</v>
-[...6 lines deleted...]
-        <v>231</v>
+        <v>162</v>
+      </c>
+      <c r="E60" s="1">
+        <v>188</v>
+      </c>
+      <c r="F60" s="1">
+        <v>235</v>
+      </c>
+      <c r="G60" s="1">
+        <v>235</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>225</v>
+        <v>57</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>232</v>
+        <v>163</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>233</v>
-[...6 lines deleted...]
-        <v>234</v>
+        <v>164</v>
+      </c>
+      <c r="E61" s="1">
+        <v>88</v>
+      </c>
+      <c r="F61" s="1">
+        <v>110</v>
+      </c>
+      <c r="G61" s="1">
+        <v>110</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>225</v>
+        <v>57</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>235</v>
+        <v>165</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-        <v>231</v>
+        <v>165</v>
+      </c>
+      <c r="E62" s="1">
+        <v>157</v>
+      </c>
+      <c r="F62" s="1">
+        <v>196</v>
+      </c>
+      <c r="G62" s="1">
+        <v>196</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>80</v>
+        <v>166</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-        <v>238</v>
+        <v>167</v>
+      </c>
+      <c r="E63" s="1">
+        <v>123</v>
+      </c>
+      <c r="F63" s="1">
+        <v>154</v>
+      </c>
+      <c r="G63" s="1">
+        <v>154</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>84</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>85</v>
+        <v>168</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-        <v>238</v>
+        <v>169</v>
+      </c>
+      <c r="E64" s="1">
+        <v>3.6</v>
+      </c>
+      <c r="F64" s="1">
+        <v>5.3</v>
+      </c>
+      <c r="G64" s="1">
+        <v>5.3</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>84</v>
+        <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>240</v>
-[...6 lines deleted...]
-        <v>196</v>
+        <v>171</v>
+      </c>
+      <c r="E65" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="F65" s="1">
+        <v>2.7</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2.7</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>242</v>
+        <v>144</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>243</v>
+        <v>172</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>244</v>
-[...6 lines deleted...]
-        <v>245</v>
+        <v>173</v>
+      </c>
+      <c r="E66" s="1">
+        <v>2044</v>
+      </c>
+      <c r="F66" s="1">
+        <v>2555</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2555</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>242</v>
+        <v>174</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>246</v>
+        <v>176</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>247</v>
-[...6 lines deleted...]
-        <v>249</v>
+        <v>177</v>
+      </c>
+      <c r="E67" s="1">
+        <v>1773</v>
+      </c>
+      <c r="F67" s="1">
+        <v>2660</v>
+      </c>
+      <c r="G67" s="1">
+        <v>2660</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>250</v>
+        <v>179</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>251</v>
-[...6 lines deleted...]
-        <v>49</v>
+        <v>177</v>
+      </c>
+      <c r="E68" s="1">
+        <v>1551</v>
+      </c>
+      <c r="F68" s="1">
+        <v>2327</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2327</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>252</v>
+        <v>180</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>253</v>
-[...6 lines deleted...]
-        <v>255</v>
+        <v>177</v>
+      </c>
+      <c r="E69" s="1">
+        <v>1995</v>
+      </c>
+      <c r="F69" s="1">
+        <v>2993</v>
+      </c>
+      <c r="G69" s="1">
+        <v>2993</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>256</v>
+        <v>181</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-        <v>50</v>
+        <v>177</v>
+      </c>
+      <c r="E70" s="1">
+        <v>1408</v>
+      </c>
+      <c r="F70" s="1">
+        <v>2112</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2112</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>259</v>
+        <v>182</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-        <v>261</v>
+        <v>177</v>
+      </c>
+      <c r="E71" s="1">
+        <v>2490</v>
+      </c>
+      <c r="F71" s="1">
+        <v>3735</v>
+      </c>
+      <c r="G71" s="1">
+        <v>3735</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>262</v>
+        <v>183</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-        <v>265</v>
+        <v>177</v>
+      </c>
+      <c r="E72" s="1">
+        <v>1408</v>
+      </c>
+      <c r="F72" s="1">
+        <v>2112</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2112</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>266</v>
+        <v>184</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>267</v>
-[...6 lines deleted...]
-        <v>269</v>
+        <v>177</v>
+      </c>
+      <c r="E73" s="1">
+        <v>1552</v>
+      </c>
+      <c r="F73" s="1">
+        <v>2328</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2328</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>270</v>
+        <v>185</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>271</v>
-[...6 lines deleted...]
-        <v>273</v>
+        <v>177</v>
+      </c>
+      <c r="E74" s="1">
+        <v>914</v>
+      </c>
+      <c r="F74" s="1">
+        <v>1371</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1371</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>274</v>
+        <v>186</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>275</v>
-[...6 lines deleted...]
-        <v>277</v>
+        <v>177</v>
+      </c>
+      <c r="E75" s="1">
+        <v>705</v>
+      </c>
+      <c r="F75" s="1">
+        <v>1058</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1058</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>108</v>
+        <v>175</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>278</v>
+        <v>187</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>279</v>
-[...6 lines deleted...]
-        <v>276</v>
+        <v>177</v>
+      </c>
+      <c r="E76" s="1">
+        <v>789</v>
+      </c>
+      <c r="F76" s="1">
+        <v>1184</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1184</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>281</v>
+        <v>189</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>281</v>
-[...6 lines deleted...]
-        <v>282</v>
+        <v>190</v>
+      </c>
+      <c r="E77" s="1">
+        <v>959</v>
+      </c>
+      <c r="F77" s="1">
+        <v>1439</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1439</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>283</v>
+        <v>191</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>284</v>
-[...6 lines deleted...]
-        <v>285</v>
+        <v>190</v>
+      </c>
+      <c r="E78" s="1">
+        <v>1460</v>
+      </c>
+      <c r="F78" s="1">
+        <v>2190</v>
+      </c>
+      <c r="G78" s="1">
+        <v>2190</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>286</v>
+        <v>192</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>287</v>
-[...6 lines deleted...]
-        <v>289</v>
+        <v>190</v>
+      </c>
+      <c r="E79" s="1">
+        <v>2258</v>
+      </c>
+      <c r="F79" s="1">
+        <v>3387</v>
+      </c>
+      <c r="G79" s="1">
+        <v>3387</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>290</v>
+        <v>193</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>291</v>
-[...6 lines deleted...]
-        <v>293</v>
+        <v>190</v>
+      </c>
+      <c r="E80" s="1">
+        <v>1955</v>
+      </c>
+      <c r="F80" s="1">
+        <v>2933</v>
+      </c>
+      <c r="G80" s="1">
+        <v>2933</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>242</v>
+        <v>178</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>108</v>
+        <v>188</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>294</v>
+        <v>194</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>295</v>
-[...6 lines deleted...]
-        <v>297</v>
+        <v>190</v>
+      </c>
+      <c r="E81" s="1">
+        <v>1547</v>
+      </c>
+      <c r="F81" s="1">
+        <v>2321</v>
+      </c>
+      <c r="G81" s="1">
+        <v>2321</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>298</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-        <v>163</v>
+        <v>190</v>
+      </c>
+      <c r="E82" s="1">
+        <v>2021</v>
+      </c>
+      <c r="F82" s="1">
+        <v>3032</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3032</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>209</v>
-[...6 lines deleted...]
-        <v>211</v>
+        <v>190</v>
+      </c>
+      <c r="E83" s="1">
+        <v>4003</v>
+      </c>
+      <c r="F83" s="1">
+        <v>6005</v>
+      </c>
+      <c r="G83" s="1">
+        <v>6005</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>213</v>
-[...6 lines deleted...]
-        <v>77</v>
+        <v>190</v>
+      </c>
+      <c r="E84" s="1">
+        <v>3457</v>
+      </c>
+      <c r="F84" s="1">
+        <v>5186</v>
+      </c>
+      <c r="G84" s="1">
+        <v>5186</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-        <v>210</v>
+        <v>190</v>
+      </c>
+      <c r="E85" s="1">
+        <v>2722</v>
+      </c>
+      <c r="F85" s="1">
+        <v>4083</v>
+      </c>
+      <c r="G85" s="1">
+        <v>4083</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>205</v>
-[...6 lines deleted...]
-        <v>220</v>
+        <v>190</v>
+      </c>
+      <c r="E86" s="1">
+        <v>4128</v>
+      </c>
+      <c r="F86" s="1">
+        <v>6192</v>
+      </c>
+      <c r="G86" s="1">
+        <v>6192</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>221</v>
+        <v>200</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>222</v>
-[...6 lines deleted...]
-        <v>224</v>
+        <v>190</v>
+      </c>
+      <c r="E87" s="1">
+        <v>4212</v>
+      </c>
+      <c r="F87" s="1">
+        <v>6318</v>
+      </c>
+      <c r="G87" s="1">
+        <v>6318</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>177</v>
+        <v>201</v>
       </c>
       <c r="D88" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="E88" s="1">
+        <v>3010</v>
+      </c>
+      <c r="F88" s="1">
+        <v>4515</v>
+      </c>
+      <c r="G88" s="1">
+        <v>4515</v>
+      </c>
+      <c r="H88" s="1" t="s">
         <v>178</v>
-      </c>
-[...8 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>183</v>
-[...6 lines deleted...]
-        <v>185</v>
+        <v>190</v>
+      </c>
+      <c r="E89" s="1">
+        <v>4768</v>
+      </c>
+      <c r="F89" s="1">
+        <v>7152</v>
+      </c>
+      <c r="G89" s="1">
+        <v>7152</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>56</v>
+        <v>178</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>68</v>
+        <v>188</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>187</v>
-[...6 lines deleted...]
-        <v>49</v>
+        <v>190</v>
+      </c>
+      <c r="E90" s="1">
+        <v>2375</v>
+      </c>
+      <c r="F90" s="1">
+        <v>3563</v>
+      </c>
+      <c r="G90" s="1">
+        <v>3563</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>68</v>
+        <v>204</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>195</v>
-[...6 lines deleted...]
-        <v>91</v>
+        <v>177</v>
+      </c>
+      <c r="E91" s="1">
+        <v>906</v>
+      </c>
+      <c r="F91" s="1">
+        <v>1359</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1359</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>68</v>
+        <v>204</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>189</v>
+        <v>206</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-        <v>192</v>
+        <v>177</v>
+      </c>
+      <c r="E92" s="1">
+        <v>1310</v>
+      </c>
+      <c r="F92" s="1">
+        <v>1965</v>
+      </c>
+      <c r="G92" s="1">
+        <v>1965</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>68</v>
+        <v>204</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-        <v>32</v>
+        <v>177</v>
+      </c>
+      <c r="E93" s="1">
+        <v>776</v>
+      </c>
+      <c r="F93" s="1">
+        <v>1164</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1164</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>33</v>
+        <v>178</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>68</v>
+        <v>204</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-        <v>37</v>
+        <v>177</v>
+      </c>
+      <c r="E94" s="1">
+        <v>1570</v>
+      </c>
+      <c r="F94" s="1">
+        <v>2355</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2355</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>33</v>
+        <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>68</v>
+        <v>204</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>200</v>
-[...6 lines deleted...]
-        <v>202</v>
+        <v>177</v>
+      </c>
+      <c r="E95" s="1">
+        <v>1069</v>
+      </c>
+      <c r="F95" s="1">
+        <v>1604</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1604</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>68</v>
+        <v>204</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>232</v>
+        <v>210</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>233</v>
-[...6 lines deleted...]
-        <v>234</v>
+        <v>177</v>
+      </c>
+      <c r="E96" s="1">
+        <v>2233</v>
+      </c>
+      <c r="F96" s="1">
+        <v>3350</v>
+      </c>
+      <c r="G96" s="1">
+        <v>3350</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="B97" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D97" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C97" s="1" t="s">
-[...10 lines deleted...]
-        <v>231</v>
+      <c r="E97" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="F97" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="G97" s="1">
+        <v>0.02</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>20</v>
+        <v>212</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>299</v>
+        <v>214</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>300</v>
+        <v>215</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>301</v>
-[...6 lines deleted...]
-        <v>303</v>
+        <v>216</v>
+      </c>
+      <c r="E98" s="1"/>
+      <c r="F98" s="1">
+        <v>30</v>
+      </c>
+      <c r="G98" s="1">
+        <v>40</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>304</v>
+        <v>217</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>299</v>
+        <v>214</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>305</v>
+        <v>218</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="E99" s="1"/>
       <c r="F99" s="1"/>
-      <c r="G99" s="1" t="s">
-        <v>307</v>
+      <c r="G99" s="1">
+        <v>21</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>304</v>
+        <v>47</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>299</v>
+        <v>44</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>308</v>
+        <v>221</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>301</v>
-[...6 lines deleted...]
-        <v>310</v>
+        <v>221</v>
+      </c>
+      <c r="E100" s="1">
+        <v>85</v>
+      </c>
+      <c r="F100" s="1">
+        <v>128</v>
+      </c>
+      <c r="G100" s="1">
+        <v>128</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>304</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>299</v>
+        <v>33</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>311</v>
+        <v>68</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>301</v>
-[...6 lines deleted...]
-        <v>313</v>
+        <v>68</v>
+      </c>
+      <c r="E101" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="F101" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="G101" s="1">
+        <v>0.01</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>304</v>
-[...1119 lines deleted...]
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>