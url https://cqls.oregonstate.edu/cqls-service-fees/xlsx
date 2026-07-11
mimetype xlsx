--- v2 (2026-06-20)
+++ v3 (2026-07-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CQLS Service Fees" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Service Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Fee Description</t>
   </si>
   <si>
     <t>Internal Fee</t>
   </si>
   <si>
     <t>External Non-Profit Fee</t>
   </si>
   <si>
     <t>External For-Profit Fee</t>
   </si>
   <si>
     <t>Per Item</t>
   </si>
   <si>
@@ -104,59 +104,59 @@
   <si>
     <t>DNA Extraction: Plant/Fungi (full plate = 96 samples)</t>
   </si>
   <si>
     <t>Users of this service will provide sample tissue in appropriate microtube collection plates for use with extraction robotics. A full plate of samples (exactly 96 samples) required. Price includes supplies, reagents, and labor.</t>
   </si>
   <si>
     <t>Soil</t>
   </si>
   <si>
     <t>DNA Extraction: Soil (full plate = 96 samples)</t>
   </si>
   <si>
     <t>DNA extraction of up to 96 soil samples with Qiagen MagAttract PowerSoil DNA kit</t>
   </si>
   <si>
     <t>plate</t>
   </si>
   <si>
     <t>Custom</t>
   </si>
   <si>
     <t>Extraction: Custom Request DNA</t>
   </si>
   <si>
+    <t>DNA extractions done as a custom request.</t>
+  </si>
+  <si>
+    <t>TBD</t>
+  </si>
+  <si>
     <t>RNA extractions done as a custom request.</t>
   </si>
   <si>
-    <t>TBD</t>
-[...4 lines deleted...]
-  <si>
     <t>Item</t>
   </si>
   <si>
     <t>Extraction: Collection Micotube Plate</t>
   </si>
   <si>
     <t>If CGRB Core provides microtube collection plates for use with CGRB Core specific extraction equipment.</t>
   </si>
   <si>
     <t>Genotyping</t>
   </si>
   <si>
     <t>3730 Genotyping</t>
   </si>
   <si>
     <t>Genotyping on AB 3730 (Full plate)</t>
   </si>
   <si>
     <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 96 or less.</t>
   </si>
   <si>
     <t>Genotyping on AB 3730 (Half plate)</t>
   </si>
   <si>
     <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 48 or less to be provided in alternating columns (odd or even)</t>
@@ -380,57 +380,78 @@
   <si>
     <t>QC: Quant-iT dsDNA/RNA 1-48 Samples</t>
   </si>
   <si>
     <t>High throughput fluorophore quantitation in a 96-well format plate reader for 1 to 48 Samples.</t>
   </si>
   <si>
     <t>sample set</t>
   </si>
   <si>
     <t>QC: Quant-iT dsDNA/RNA 49-96 Samples</t>
   </si>
   <si>
     <t>High throughput fluorophore quantitation in a 96-well format plate reader for 49 to 96 Samples.</t>
   </si>
   <si>
     <t>QC: Qubit Assay</t>
   </si>
   <si>
     <t>Qubit Assay Quantification per sample</t>
   </si>
   <si>
     <t>Bioanalyzer</t>
   </si>
   <si>
+    <t>Bioanalyzer: Run HS DNA Chip</t>
+  </si>
+  <si>
+    <t>1-11 samples / chip</t>
+  </si>
+  <si>
+    <t>chip</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run HS DNA Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer HS DNA chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Chip</t>
+  </si>
+  <si>
+    <t>1-12 samples / chip</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Nano chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
     <t>Bioanalyzer: Run RNA Pico Chip</t>
-  </si>
-[...4 lines deleted...]
-    <t>chip</t>
   </si>
   <si>
     <t>Bioanalyzer: Run RNA Pico Sample</t>
   </si>
   <si>
     <t>Run samples on a bioanalyzer RNA Pico chip. Minimum of 6 samples to run.</t>
   </si>
   <si>
     <t>TapeStation</t>
   </si>
   <si>
     <t>TapeStation: Genomic DNA Per Sample (1-9 Samples)</t>
   </si>
   <si>
     <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
   </si>
   <si>
     <t>TapeStation: Genomic DNA Per Sample (10+ Samples)</t>
   </si>
   <si>
     <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 10 or more samples.</t>
   </si>
   <si>
     <t>TapeStation: HS-D5000 Per Sample (1-9 Samples)</t>
   </si>
@@ -1031,54 +1052,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H101"/>
+  <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H101"/>
+      <selection activeCell="A1" sqref="A1:H105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2153,1561 +2174,1665 @@
       </c>
       <c r="F42" s="1">
         <v>10.3</v>
       </c>
       <c r="G42" s="1">
         <v>10.3</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>122</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E43" s="1">
-        <v>137</v>
+        <v>190</v>
       </c>
       <c r="F43" s="1">
-        <v>205</v>
+        <v>285</v>
       </c>
       <c r="G43" s="1">
-        <v>205</v>
+        <v>285</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>125</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E44" s="1">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="F44" s="1">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="G44" s="1">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B45" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D45" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="1">
-        <v>22</v>
+        <v>126</v>
       </c>
       <c r="F45" s="1">
-        <v>33</v>
+        <v>190</v>
       </c>
       <c r="G45" s="1">
-        <v>33</v>
+        <v>190</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C46" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D46" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="D46" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="1">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F46" s="1">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G46" s="1">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="E47" s="1">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="F47" s="1">
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="G47" s="1">
-        <v>29</v>
+        <v>205</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E48" s="1">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F48" s="1">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="G48" s="1">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="D49" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B49" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" s="1">
-        <v>1083</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>22</v>
+      </c>
+      <c r="F49" s="1">
+        <v>33</v>
+      </c>
+      <c r="G49" s="1">
+        <v>33</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E50" s="1">
-        <v>1498</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>13</v>
+      </c>
+      <c r="F50" s="1">
+        <v>20</v>
+      </c>
+      <c r="G50" s="1">
+        <v>20</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="E51" s="1">
-        <v>15.5</v>
+        <v>19</v>
       </c>
       <c r="F51" s="1">
-        <v>23.2</v>
+        <v>29</v>
       </c>
       <c r="G51" s="1">
-        <v>23.2</v>
+        <v>29</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>144</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="E52" s="1">
-        <v>11.1</v>
+        <v>13</v>
       </c>
       <c r="F52" s="1">
-        <v>16.6</v>
+        <v>20</v>
       </c>
       <c r="G52" s="1">
-        <v>16.6</v>
+        <v>20</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>144</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E53" s="1">
-        <v>5.9</v>
-[...5 lines deleted...]
-        <v>8.8</v>
+        <v>1083</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E54" s="1">
-        <v>3.4</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>1498</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C55" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E55" s="1">
+        <v>15.5</v>
+      </c>
+      <c r="F55" s="1">
+        <v>23.2</v>
+      </c>
+      <c r="G55" s="1">
+        <v>23.2</v>
+      </c>
+      <c r="H55" s="1" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C56" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="D56" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="D56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="1">
-        <v>4.9</v>
+        <v>11.1</v>
       </c>
       <c r="F56" s="1">
-        <v>7.4</v>
+        <v>16.6</v>
       </c>
       <c r="G56" s="1">
-        <v>7.4</v>
+        <v>16.6</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C57" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="D57" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="1">
-        <v>17.2</v>
+        <v>5.9</v>
       </c>
       <c r="F57" s="1">
-        <v>25.8</v>
+        <v>8.8</v>
       </c>
       <c r="G57" s="1">
-        <v>25.8</v>
+        <v>8.8</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D58" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="D58" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="1">
-        <v>12.8</v>
+        <v>3.4</v>
       </c>
       <c r="F58" s="1">
-        <v>19.2</v>
+        <v>5</v>
       </c>
       <c r="G58" s="1">
-        <v>19.2</v>
+        <v>5</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C59" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="1">
-        <v>100</v>
+        <v>7.9</v>
       </c>
       <c r="F59" s="1">
-        <v>125</v>
+        <v>11.8</v>
       </c>
       <c r="G59" s="1">
-        <v>125</v>
+        <v>11.8</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C60" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D60" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="D60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1">
-        <v>188</v>
+        <v>4.9</v>
       </c>
       <c r="F60" s="1">
-        <v>235</v>
+        <v>7.4</v>
       </c>
       <c r="G60" s="1">
-        <v>235</v>
+        <v>7.4</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D61" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="D61" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="1">
-        <v>88</v>
+        <v>17.2</v>
       </c>
       <c r="F61" s="1">
-        <v>110</v>
+        <v>25.8</v>
       </c>
       <c r="G61" s="1">
-        <v>110</v>
+        <v>25.8</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E62" s="1">
-        <v>157</v>
+        <v>12.8</v>
       </c>
       <c r="F62" s="1">
-        <v>196</v>
+        <v>19.2</v>
       </c>
       <c r="G62" s="1">
-        <v>196</v>
+        <v>19.2</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>12</v>
+        <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>166</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E63" s="1">
-        <v>123</v>
+        <v>100</v>
       </c>
       <c r="F63" s="1">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="G63" s="1">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>168</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E64" s="1">
-        <v>3.6</v>
+        <v>188</v>
       </c>
       <c r="F64" s="1">
-        <v>5.3</v>
+        <v>235</v>
       </c>
       <c r="G64" s="1">
-        <v>5.3</v>
+        <v>235</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>144</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>170</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E65" s="1">
-        <v>1.8</v>
+        <v>88</v>
       </c>
       <c r="F65" s="1">
-        <v>2.7</v>
+        <v>110</v>
       </c>
       <c r="G65" s="1">
-        <v>2.7</v>
+        <v>110</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>144</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E66" s="1">
-        <v>2044</v>
+        <v>157</v>
       </c>
       <c r="F66" s="1">
-        <v>2555</v>
+        <v>196</v>
       </c>
       <c r="G66" s="1">
-        <v>2555</v>
+        <v>196</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>174</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="E67" s="1">
-        <v>1773</v>
+        <v>123</v>
       </c>
       <c r="F67" s="1">
-        <v>2660</v>
+        <v>154</v>
       </c>
       <c r="G67" s="1">
-        <v>2660</v>
+        <v>154</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>178</v>
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B68" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="C68" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="1" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E68" s="1">
-        <v>1551</v>
+        <v>3.6</v>
       </c>
       <c r="F68" s="1">
-        <v>2327</v>
+        <v>5.3</v>
       </c>
       <c r="G68" s="1">
-        <v>2327</v>
+        <v>5.3</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E69" s="1">
-        <v>1995</v>
+        <v>1.8</v>
       </c>
       <c r="F69" s="1">
-        <v>2993</v>
+        <v>2.7</v>
       </c>
       <c r="G69" s="1">
-        <v>2993</v>
+        <v>2.7</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>175</v>
+        <v>57</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E70" s="1">
+        <v>2044</v>
+      </c>
+      <c r="F70" s="1">
+        <v>2555</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2555</v>
+      </c>
+      <c r="H70" s="1" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E71" s="1">
-        <v>2490</v>
+        <v>1773</v>
       </c>
       <c r="F71" s="1">
-        <v>3735</v>
+        <v>2660</v>
       </c>
       <c r="G71" s="1">
-        <v>3735</v>
+        <v>2660</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E72" s="1">
-        <v>1408</v>
+        <v>1551</v>
       </c>
       <c r="F72" s="1">
-        <v>2112</v>
+        <v>2327</v>
       </c>
       <c r="G72" s="1">
-        <v>2112</v>
+        <v>2327</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D73" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="1">
-        <v>1552</v>
+        <v>1995</v>
       </c>
       <c r="F73" s="1">
-        <v>2328</v>
+        <v>2993</v>
       </c>
       <c r="G73" s="1">
-        <v>2328</v>
+        <v>2993</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C74" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E74" s="1">
+        <v>1408</v>
+      </c>
+      <c r="F74" s="1">
+        <v>2112</v>
+      </c>
+      <c r="G74" s="1">
+        <v>2112</v>
+      </c>
+      <c r="H74" s="1" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E75" s="1">
-        <v>705</v>
+        <v>2490</v>
       </c>
       <c r="F75" s="1">
-        <v>1058</v>
+        <v>3735</v>
       </c>
       <c r="G75" s="1">
-        <v>1058</v>
+        <v>3735</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E76" s="1">
-        <v>789</v>
+        <v>1408</v>
       </c>
       <c r="F76" s="1">
-        <v>1184</v>
+        <v>2112</v>
       </c>
       <c r="G76" s="1">
-        <v>1184</v>
+        <v>2112</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E77" s="1">
-        <v>959</v>
+        <v>1552</v>
       </c>
       <c r="F77" s="1">
-        <v>1439</v>
+        <v>2328</v>
       </c>
       <c r="G77" s="1">
-        <v>1439</v>
+        <v>2328</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E78" s="1">
-        <v>1460</v>
+        <v>914</v>
       </c>
       <c r="F78" s="1">
-        <v>2190</v>
+        <v>1371</v>
       </c>
       <c r="G78" s="1">
-        <v>2190</v>
+        <v>1371</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E79" s="1">
-        <v>2258</v>
+        <v>705</v>
       </c>
       <c r="F79" s="1">
-        <v>3387</v>
+        <v>1058</v>
       </c>
       <c r="G79" s="1">
-        <v>3387</v>
+        <v>1058</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="E80" s="1">
-        <v>1955</v>
+        <v>789</v>
       </c>
       <c r="F80" s="1">
-        <v>2933</v>
+        <v>1184</v>
       </c>
       <c r="G80" s="1">
-        <v>2933</v>
+        <v>1184</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E81" s="1">
-        <v>1547</v>
+        <v>959</v>
       </c>
       <c r="F81" s="1">
-        <v>2321</v>
+        <v>1439</v>
       </c>
       <c r="G81" s="1">
-        <v>2321</v>
+        <v>1439</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E82" s="1">
-        <v>2021</v>
+        <v>1460</v>
       </c>
       <c r="F82" s="1">
-        <v>3032</v>
+        <v>2190</v>
       </c>
       <c r="G82" s="1">
-        <v>3032</v>
+        <v>2190</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E83" s="1">
-        <v>4003</v>
+        <v>2258</v>
       </c>
       <c r="F83" s="1">
-        <v>6005</v>
+        <v>3387</v>
       </c>
       <c r="G83" s="1">
-        <v>6005</v>
+        <v>3387</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C84" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D84" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="D84" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="1">
-        <v>3457</v>
+        <v>1955</v>
       </c>
       <c r="F84" s="1">
-        <v>5186</v>
+        <v>2933</v>
       </c>
       <c r="G84" s="1">
-        <v>5186</v>
+        <v>2933</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E85" s="1">
-        <v>2722</v>
+        <v>1547</v>
       </c>
       <c r="F85" s="1">
-        <v>4083</v>
+        <v>2321</v>
       </c>
       <c r="G85" s="1">
-        <v>4083</v>
+        <v>2321</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E86" s="1">
-        <v>4128</v>
+        <v>2021</v>
       </c>
       <c r="F86" s="1">
-        <v>6192</v>
+        <v>3032</v>
       </c>
       <c r="G86" s="1">
-        <v>6192</v>
+        <v>3032</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E87" s="1">
-        <v>4212</v>
+        <v>4003</v>
       </c>
       <c r="F87" s="1">
-        <v>6318</v>
+        <v>6005</v>
       </c>
       <c r="G87" s="1">
-        <v>6318</v>
+        <v>6005</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E88" s="1">
-        <v>3010</v>
+        <v>3457</v>
       </c>
       <c r="F88" s="1">
-        <v>4515</v>
+        <v>5186</v>
       </c>
       <c r="G88" s="1">
-        <v>4515</v>
+        <v>5186</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E89" s="1">
-        <v>4768</v>
+        <v>2722</v>
       </c>
       <c r="F89" s="1">
-        <v>7152</v>
+        <v>4083</v>
       </c>
       <c r="G89" s="1">
-        <v>7152</v>
+        <v>4083</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E90" s="1">
-        <v>2375</v>
+        <v>4128</v>
       </c>
       <c r="F90" s="1">
-        <v>3563</v>
+        <v>6192</v>
       </c>
       <c r="G90" s="1">
-        <v>3563</v>
+        <v>6192</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="E91" s="1">
-        <v>906</v>
+        <v>4212</v>
       </c>
       <c r="F91" s="1">
-        <v>1359</v>
+        <v>6318</v>
       </c>
       <c r="G91" s="1">
-        <v>1359</v>
+        <v>6318</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="E92" s="1">
-        <v>1310</v>
+        <v>3010</v>
       </c>
       <c r="F92" s="1">
-        <v>1965</v>
+        <v>4515</v>
       </c>
       <c r="G92" s="1">
-        <v>1965</v>
+        <v>4515</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="E93" s="1">
-        <v>776</v>
+        <v>4768</v>
       </c>
       <c r="F93" s="1">
-        <v>1164</v>
+        <v>7152</v>
       </c>
       <c r="G93" s="1">
-        <v>1164</v>
+        <v>7152</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="E94" s="1">
-        <v>1570</v>
+        <v>2375</v>
       </c>
       <c r="F94" s="1">
-        <v>2355</v>
+        <v>3563</v>
       </c>
       <c r="G94" s="1">
-        <v>2355</v>
+        <v>3563</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E95" s="1">
-        <v>1069</v>
+        <v>906</v>
       </c>
       <c r="F95" s="1">
-        <v>1604</v>
+        <v>1359</v>
       </c>
       <c r="G95" s="1">
-        <v>1604</v>
+        <v>1359</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="E96" s="1">
-        <v>2233</v>
+        <v>1310</v>
       </c>
       <c r="F96" s="1">
-        <v>3350</v>
+        <v>1965</v>
       </c>
       <c r="G96" s="1">
-        <v>3350</v>
+        <v>1965</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>33</v>
+        <v>211</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>68</v>
+        <v>184</v>
       </c>
       <c r="E97" s="1">
-        <v>0.02</v>
+        <v>776</v>
       </c>
       <c r="F97" s="1">
-        <v>0.02</v>
+        <v>1164</v>
       </c>
       <c r="G97" s="1">
-        <v>0.02</v>
+        <v>1164</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>212</v>
+        <v>185</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>213</v>
+        <v>143</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>215</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="E98" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="E98" s="1">
+        <v>1570</v>
+      </c>
       <c r="F98" s="1">
-        <v>30</v>
+        <v>2355</v>
       </c>
       <c r="G98" s="1">
-        <v>40</v>
+        <v>2355</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>217</v>
+        <v>185</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>213</v>
+        <v>143</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="F99" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="E99" s="1">
+        <v>1069</v>
+      </c>
+      <c r="F99" s="1">
+        <v>1604</v>
+      </c>
       <c r="G99" s="1">
-        <v>21</v>
+        <v>1604</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>44</v>
+        <v>211</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>221</v>
+        <v>184</v>
       </c>
       <c r="E100" s="1">
-        <v>85</v>
+        <v>2233</v>
       </c>
       <c r="F100" s="1">
-        <v>128</v>
+        <v>3350</v>
       </c>
       <c r="G100" s="1">
-        <v>128</v>
+        <v>3350</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>222</v>
+        <v>185</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>220</v>
+        <v>143</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>68</v>
+        <v>218</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E101" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="F101" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="G101" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="E102" s="1"/>
+      <c r="F102" s="1">
+        <v>30</v>
+      </c>
+      <c r="G102" s="1">
+        <v>40</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="E103" s="1"/>
+      <c r="F103" s="1"/>
+      <c r="G103" s="1">
+        <v>21</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E104" s="1">
+        <v>85</v>
+      </c>
+      <c r="F104" s="1">
+        <v>128</v>
+      </c>
+      <c r="G104" s="1">
+        <v>128</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E105" s="1">
         <v>0.01</v>
       </c>
-      <c r="F101" s="1">
+      <c r="F105" s="1">
         <v>0.01</v>
       </c>
-      <c r="G101" s="1">
+      <c r="G105" s="1">
         <v>0.01</v>
       </c>
-      <c r="H101" s="1" t="s">
+      <c r="H105" s="1" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>