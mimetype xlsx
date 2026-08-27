--- v3 (2026-07-11)
+++ v4 (2026-08-27)
@@ -12,740 +12,1193 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="CQLS Service Fees" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Service Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Fee Description</t>
   </si>
   <si>
     <t>Internal Fee</t>
   </si>
   <si>
     <t>External Non-Profit Fee</t>
   </si>
   <si>
     <t>External For-Profit Fee</t>
   </si>
   <si>
     <t>Per Item</t>
   </si>
   <si>
+    <t>Bioinformatics</t>
+  </si>
+  <si>
+    <t>Hourly</t>
+  </si>
+  <si>
+    <t>Hourly Research Consulting</t>
+  </si>
+  <si>
+    <t>$97.00</t>
+  </si>
+  <si>
+    <t>$145.50</t>
+  </si>
+  <si>
+    <t>Hr</t>
+  </si>
+  <si>
     <t>Extraction</t>
   </si>
   <si>
     <t>Animal</t>
   </si>
   <si>
     <t>DNA Extraction: Animal tissue (1 to 48 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 1-48 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
+    <t>$11.20</t>
+  </si>
+  <si>
+    <t>$17.00</t>
+  </si>
+  <si>
     <t>sample</t>
   </si>
   <si>
     <t>DNA Extraction: Animal Tissue (49 to 95 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 49-95 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
+    <t>$7.20</t>
+  </si>
+  <si>
+    <t>$11.00</t>
+  </si>
+  <si>
     <t>DNA Extraction: Animal tissue (full plate = 96 samples)</t>
   </si>
   <si>
     <t>DNA extraction of 96 animal tissue samples with Omega BioTek M6399</t>
   </si>
   <si>
+    <t>$5.10</t>
+  </si>
+  <si>
+    <t>$8.00</t>
+  </si>
+  <si>
+    <t>Quantitation: Quant-iT dsDNA/RNA 1-48 Samples</t>
+  </si>
+  <si>
+    <t>High throughput fluorophore quantitation in a 96-well format plate reader for 1 to 48 Samples.</t>
+  </si>
+  <si>
+    <t>$104.00</t>
+  </si>
+  <si>
+    <t>$156.00</t>
+  </si>
+  <si>
+    <t>sample set</t>
+  </si>
+  <si>
+    <t>Quantitation: Quant-iT dsDNA/RNA 49-96 Samples</t>
+  </si>
+  <si>
+    <t>High throughput fluorophore quantitation in a 96-well format plate reader for 49 to 96 Samples.</t>
+  </si>
+  <si>
+    <t>$165.00</t>
+  </si>
+  <si>
+    <t>$247.00</t>
+  </si>
+  <si>
     <t>Plant/Fungi</t>
   </si>
   <si>
     <t>DNA Extraction: Plant/Fungi (1 to 48 samples)</t>
   </si>
   <si>
     <t>When the sample set submitted numbers in the range of 1 to 47 samples. Price includes supplies, reagents, and labor.</t>
   </si>
   <si>
+    <t>$11.10</t>
+  </si>
+  <si>
+    <t>$16.60</t>
+  </si>
+  <si>
     <t>DNA Extraction: Plant/Fungi (48 to 95 samples)</t>
   </si>
   <si>
     <t>When the sample set submitted numbers in the range of a half plate (48 samples to 95 samples). Price includes supplies, reagents, and labor.</t>
   </si>
   <si>
+    <t>$7.00</t>
+  </si>
+  <si>
+    <t>$10.50</t>
+  </si>
+  <si>
     <t>DNA Extraction: Plant/Fungi (full plate = 96 samples)</t>
   </si>
   <si>
     <t>Users of this service will provide sample tissue in appropriate microtube collection plates for use with extraction robotics. A full plate of samples (exactly 96 samples) required. Price includes supplies, reagents, and labor.</t>
   </si>
   <si>
+    <t>$4.90</t>
+  </si>
+  <si>
+    <t>$7.40</t>
+  </si>
+  <si>
+    <t>Setup</t>
+  </si>
+  <si>
+    <t>Extraction: Collection Micotube Plate</t>
+  </si>
+  <si>
+    <t>If CGRB Core provides microtube collection plates for use with CGRB Core specific extraction equipment.</t>
+  </si>
+  <si>
+    <t>$26.60</t>
+  </si>
+  <si>
+    <t>$39.90</t>
+  </si>
+  <si>
+    <t>plate</t>
+  </si>
+  <si>
     <t>Soil</t>
   </si>
   <si>
     <t>DNA Extraction: Soil (full plate = 96 samples)</t>
   </si>
   <si>
     <t>DNA extraction of up to 96 soil samples with Qiagen MagAttract PowerSoil DNA kit</t>
   </si>
   <si>
-    <t>plate</t>
+    <t>$1,207.00</t>
+  </si>
+  <si>
+    <t>$1,810.00</t>
   </si>
   <si>
     <t>Custom</t>
   </si>
   <si>
     <t>Extraction: Custom Request DNA</t>
   </si>
   <si>
     <t>DNA extractions done as a custom request.</t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>RNA extractions done as a custom request.</t>
   </si>
   <si>
-    <t>Item</t>
-[...7 lines deleted...]
-  <si>
     <t>Genotyping</t>
   </si>
   <si>
+    <t>QC Sizing Analysis</t>
+  </si>
+  <si>
     <t>3730 Genotyping</t>
   </si>
   <si>
     <t>Genotyping on AB 3730 (Full plate)</t>
   </si>
   <si>
     <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 96 or less.</t>
   </si>
   <si>
+    <t>$178.00</t>
+  </si>
+  <si>
+    <t>$267.00</t>
+  </si>
+  <si>
     <t>Genotyping on AB 3730 (Half plate)</t>
   </si>
   <si>
     <t>Run Genotyping Plate. CGRB stocked standards included. Samples to be provided in correct semi-skirted plate. Sample sets of 48 or less to be provided in alternating columns (odd or even)</t>
   </si>
   <si>
+    <t>$121.00</t>
+  </si>
+  <si>
+    <t>$182.00</t>
+  </si>
+  <si>
     <t>half plate</t>
   </si>
   <si>
+    <t>GBS</t>
+  </si>
+  <si>
+    <t>GBS library prep (up to 48 samples)</t>
+  </si>
+  <si>
+    <t>Fee for preparing pooled library of 25-48 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
+  </si>
+  <si>
+    <t>$1,040.00</t>
+  </si>
+  <si>
+    <t>$-</t>
+  </si>
+  <si>
+    <t>library</t>
+  </si>
+  <si>
+    <t>GBS library prep (up to 96 samples)</t>
+  </si>
+  <si>
+    <t>Fee for preparing pooled library of 49-96 samples. Note: additional consultation time, if needed, will be charged using the custom fee.</t>
+  </si>
+  <si>
+    <t>$1,412.00</t>
+  </si>
+  <si>
     <t>Microscopy</t>
   </si>
   <si>
-    <t>Hourly</t>
-[...1 lines deleted...]
-  <si>
     <t>Confocal Hourly Usage</t>
   </si>
   <si>
     <t>A one hour minimum charge. Any additional usage will be charged in 15 minutes increments.</t>
   </si>
   <si>
+    <t>$35.00</t>
+  </si>
+  <si>
+    <t>$55.00</t>
+  </si>
+  <si>
     <t>hour</t>
   </si>
   <si>
     <t>Training and Assisted</t>
   </si>
   <si>
     <t>Confocal Assisted Imaging Hourly</t>
   </si>
   <si>
     <t>A one hour minimum charge for assistance imaging on the confocal microscope.</t>
   </si>
   <si>
+    <t>$85.00</t>
+  </si>
+  <si>
+    <t>$128.00</t>
+  </si>
+  <si>
     <t>Confocal Training</t>
   </si>
   <si>
     <t>About four hours training on Leica Stellaris 5 confocal microscope system. Does not cover practice or practical sessions before independent use.</t>
   </si>
   <si>
+    <t>$340.00</t>
+  </si>
+  <si>
+    <t>$510.00</t>
+  </si>
+  <si>
+    <t>training</t>
+  </si>
+  <si>
     <t>Keyence External</t>
   </si>
   <si>
     <t>Keyence Hourly Usage External</t>
   </si>
   <si>
     <t>External use of Keyence Microscope</t>
   </si>
   <si>
+    <t>$40.00</t>
+  </si>
+  <si>
     <t>PacBio</t>
   </si>
   <si>
     <t>Library Prep</t>
   </si>
   <si>
     <t>PacBio cDNA Generation</t>
   </si>
   <si>
     <t>Generate cDNA for Iso-seq template preparation.</t>
   </si>
   <si>
+    <t>$270.00</t>
+  </si>
+  <si>
+    <t>$405.00</t>
+  </si>
+  <si>
+    <t>PacBio SMRTbell Template Preparation 1st Sample</t>
+  </si>
+  <si>
+    <t>$570.00</t>
+  </si>
+  <si>
+    <t>$855.00</t>
+  </si>
+  <si>
     <t>PacBio SMRTbell Template Preparation 2-8 sample</t>
   </si>
   <si>
+    <t>$108.00</t>
+  </si>
+  <si>
+    <t>$162.00</t>
+  </si>
+  <si>
     <t>Sequencing</t>
   </si>
   <si>
     <t>PacBio Sequel II SMRTbell Template Sequencing</t>
   </si>
   <si>
     <t>PacBio Sequel SMRTbell Template Sequencing</t>
   </si>
   <si>
     <t>Inquire</t>
   </si>
   <si>
+    <t>cell</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing</t>
+  </si>
+  <si>
+    <t>Cycle Sequencing Rxn Included</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard 1/2 plate  (47)</t>
+  </si>
+  <si>
+    <t>1/2 plate Standard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>$246.00</t>
+  </si>
+  <si>
+    <t>$369.00</t>
+  </si>
+  <si>
+    <t>1/2 plate</t>
+  </si>
+  <si>
+    <t>Sanger sequencing: Standard full plate  (95)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted</t>
+  </si>
+  <si>
+    <t>$416.00</t>
+  </si>
+  <si>
+    <t>$624.00</t>
+  </si>
+  <si>
+    <t>Sanger: High GC (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Sanger sequencing using enriched chemistry for samples with high G-C templates. High GC chemistry reaction, Cleanup, and Run.</t>
+  </si>
+  <si>
+    <t>$8.90</t>
+  </si>
+  <si>
+    <t>$13.00</t>
+  </si>
+  <si>
+    <t>Sanger: Premium (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Premium Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Samples will be processed for next business day regardless of number of samples</t>
+  </si>
+  <si>
+    <t>$10.30</t>
+  </si>
+  <si>
+    <t>$15.00</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Full Plate - 95 Samples)</t>
+  </si>
+  <si>
+    <t>Standard Sanger Sequencing of samples submitted in a plate as a set of 95 samples (full plate). Standard chemistry reaction, Cleanup, and Run. Full plate cost is the same whether 95 samples or less (down to 48) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$4.38</t>
+  </si>
+  <si>
+    <t>$6.57</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Half Plate - 47 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plateStandard Sanger Sequencing of samples submitted in a plate as a set of 47 samples (half plate). Standard chemistry reaction, Cleanup, and Run. Half-plate cost is the same whether 47 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$5.23</t>
+  </si>
+  <si>
+    <t>$7.85</t>
+  </si>
+  <si>
+    <t>Sanger: Standard (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Standard Sanger sequencing service. Standard chemistry reaction, Cleanup, and Run. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>$6.00</t>
+  </si>
+  <si>
+    <t>$9.10</t>
+  </si>
+  <si>
+    <t>Economy (no cycle sequencing)</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy 1/2 plate  (48)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted</t>
+  </si>
+  <si>
+    <t>$139.00</t>
+  </si>
+  <si>
+    <t>$209.00</t>
+  </si>
+  <si>
+    <t>Sanger Sequencing: Economy full plate  (96)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted</t>
+  </si>
+  <si>
+    <t>$199.00</t>
+  </si>
+  <si>
+    <t>$298.00</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Full Plate - 96 Samples)</t>
+  </si>
+  <si>
+    <t>1/2 plate economy Sanger sequencing. Cleanup and run only. 48 samples submitted in plate appropriate to go on sequencer. Samples submitted odd or even columns only. Half-plate cost is the same whether 48 samples or less are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$2.90</t>
+  </si>
+  <si>
+    <t>$4.35</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Half Plate - 48 Samples)</t>
+  </si>
+  <si>
+    <t>Full Plate economy Sanger sequencing. Cleanup and run only. 96 samples submitted in plate appropriate to go on sequencer. Full plate cost is the same whether 96 samples or less (down to 49) are submitted. Shows per sample cost</t>
+  </si>
+  <si>
+    <t>$2.07</t>
+  </si>
+  <si>
+    <t>$3.10</t>
+  </si>
+  <si>
+    <t>Sanger: Economy (Individual Sample)</t>
+  </si>
+  <si>
+    <t>Economy Sanger sequencing. Cleanup and run only. Minimum 35 samples for processing. If less than 35 samples submitted the order may be delayed one business day for more samples to be submitted for processing.</t>
+  </si>
+  <si>
+    <t>$3.80</t>
+  </si>
+  <si>
+    <t>$5.60</t>
+  </si>
+  <si>
+    <t>Sample Transformation</t>
+  </si>
+  <si>
+    <t>QC: Blue Pippin DNA size selection</t>
+  </si>
+  <si>
+    <t>Specifically designed for &gt;15kb high molecular weight collections with reduced run time, improved sample recovery, and reproducibility.</t>
+  </si>
+  <si>
+    <t>$54.00</t>
+  </si>
+  <si>
+    <t>$81.00</t>
+  </si>
+  <si>
+    <t>lane</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Plate to Plate</t>
+  </si>
+  <si>
+    <t>Robotic dilution of samples in 1 plate to plate format</t>
+  </si>
+  <si>
+    <t>$77.00</t>
+  </si>
+  <si>
+    <t>$115.00</t>
+  </si>
+  <si>
+    <t>QC: Dilution-Sample Tube</t>
+  </si>
+  <si>
+    <t>Dilution sample tube per sample</t>
+  </si>
+  <si>
+    <t>$3.30</t>
+  </si>
+  <si>
+    <t>QC: Illumina Pooling</t>
+  </si>
+  <si>
+    <t>Dilution and pooling of Illumina libraries.</t>
+  </si>
+  <si>
+    <t>$4.50</t>
+  </si>
+  <si>
+    <t>$6.70</t>
+  </si>
+  <si>
+    <t>Quantification</t>
+  </si>
+  <si>
+    <t>QC: Illumina Library qPCR Quantification- 1 Dilution</t>
+  </si>
+  <si>
+    <t>Illumina Library qPCR Quantification- 1 Dilution (Premier)</t>
+  </si>
+  <si>
+    <t>$23.00</t>
+  </si>
+  <si>
+    <t>QC: Quant-iT dsDNA/RNA 1-48 Samples</t>
+  </si>
+  <si>
+    <t>QC: Quant-iT dsDNA/RNA 49-96 Samples</t>
+  </si>
+  <si>
+    <t>QC: Qubit Assay</t>
+  </si>
+  <si>
+    <t>Qubit Assay Quantification per sample</t>
+  </si>
+  <si>
+    <t>$6.80</t>
+  </si>
+  <si>
+    <t>$10.20</t>
+  </si>
+  <si>
+    <t>Bioanalyzer</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run HS DNA Chip</t>
+  </si>
+  <si>
+    <t>1-11 samples / chip</t>
+  </si>
+  <si>
+    <t>$181.00</t>
+  </si>
+  <si>
+    <t>chip</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run HS DNA Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer HS DNA chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$30.00</t>
+  </si>
+  <si>
+    <t>$45.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Chip</t>
+  </si>
+  <si>
+    <t>1-12 samples / chip</t>
+  </si>
+  <si>
+    <t>$122.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Nano Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Nano chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$20.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Chip</t>
+  </si>
+  <si>
+    <t>$126.00</t>
+  </si>
+  <si>
+    <t>$189.00</t>
+  </si>
+  <si>
+    <t>Bioanalyzer: Run RNA Pico Sample</t>
+  </si>
+  <si>
+    <t>Run samples on a bioanalyzer RNA Pico chip. Minimum of 6 samples to run.</t>
+  </si>
+  <si>
+    <t>$21.00</t>
+  </si>
+  <si>
+    <t>$31.00</t>
+  </si>
+  <si>
+    <t>TapeStation</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>$34.00</t>
+  </si>
+  <si>
+    <t>TapeStation: Genomic DNA Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using Genomic DNA tape and reagents. Includes set up, run, and data report of 10 or more samples.</t>
+  </si>
+  <si>
+    <t>$19.00</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (1-9 Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report of 1-9 samples</t>
+  </si>
+  <si>
+    <t>$29.00</t>
+  </si>
+  <si>
+    <t>TapeStation: HS-D5000 Per Sample (10+ Samples)</t>
+  </si>
+  <si>
+    <t>Charge for sample run using HS-D5000 tape and reagents. Includes set up, run, and data report or 10 or more samples</t>
+  </si>
+  <si>
+    <t>Illumina Sequencing</t>
+  </si>
+  <si>
     <t>NA</t>
   </si>
   <si>
-    <t>cell</t>
-[...247 lines deleted...]
-  <si>
     <t>IL-Lib: Amplicon Index PCR + Cleanup-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 1-47 samples processed at a time.</t>
   </si>
   <si>
+    <t>$15.30</t>
+  </si>
+  <si>
     <t>Sample</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon Index PCR + Cleanup-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina index PCR that adds the dual barcodes and sequencing adapters. 48-96 samples processed at a time.</t>
   </si>
   <si>
+    <t>$16.50</t>
+  </si>
+  <si>
     <t>IL-Lib: Amplicon PCR Cleanup-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina amplicon AMPure XP magnetic bead cleanup. 1-47 samples processed at a time.</t>
   </si>
   <si>
+    <t>$5.80</t>
+  </si>
+  <si>
+    <t>$8.70</t>
+  </si>
+  <si>
     <t>IL-Lib: Amplicon PCR Cleanup-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina amplicon AMPure XP magnetic bead cleanup. 48-96 samples processed at a time.</t>
   </si>
   <si>
     <t>IL-Lib: Amplicon PCR Library-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina initial PCR targetting V3 and V4 regions. 1-47 samples processed at a time.</t>
   </si>
   <si>
+    <t>$7.90</t>
+  </si>
+  <si>
+    <t>$11.80</t>
+  </si>
+  <si>
     <t>IL-Lib: Amplicon PCR Library-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina initial PCR targetting V3 and V4 regions. 48-96 samples processed at a time.</t>
   </si>
   <si>
+    <t>$5.00</t>
+  </si>
+  <si>
     <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 1-47 samples</t>
   </si>
   <si>
     <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 1-47 samples processed at a time.</t>
   </si>
   <si>
+    <t>$25.50</t>
+  </si>
+  <si>
     <t>IL-Lib: Earth Microbiome Project (EMP) v.4 16s/ITS Amplicon Library Prep 48-96 samples</t>
   </si>
   <si>
     <t>Illumina 16s/ITS amplicon library prep following the Earth Microbiome Project protocol. Each reaction run in triplicate, then pooled. 48-96 samples processed at a time.</t>
   </si>
   <si>
+    <t>$12.80</t>
+  </si>
+  <si>
+    <t>$19.10</t>
+  </si>
+  <si>
     <t>Il-Lib: Illumina DNA Library Prep</t>
   </si>
   <si>
     <t>IIllumina DNA Library Prep</t>
   </si>
   <si>
+    <t>$100.00</t>
+  </si>
+  <si>
+    <t>$125.00</t>
+  </si>
+  <si>
     <t>Il-Lib: Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
   </si>
   <si>
     <t>Illumina Stranded Total RNA Prep with Ribo-Zero Plus or Ribo-Zero Plus Microbiome</t>
   </si>
   <si>
+    <t>$185.00</t>
+  </si>
+  <si>
+    <t>$231.00</t>
+  </si>
+  <si>
     <t>IL-Lib: Lexogen QuantSeq 3' mRNA-Seq FWD Per Sample Fee 1X</t>
   </si>
   <si>
     <t>Per sample costs for Lexogen QuantSeq 3' mRNA-Seq FWD library prep done at 1x reactions to be used in addition to a setup prep fee</t>
   </si>
   <si>
+    <t>$87.00</t>
+  </si>
+  <si>
+    <t>IL-Lib: Lexogen QuantSeq Pool 3' mRNA Seq</t>
+  </si>
+  <si>
+    <t>Lexogen QuantSeq Pool 3' mRNA Seq</t>
+  </si>
+  <si>
+    <t>$70.00</t>
+  </si>
+  <si>
     <t>Il-Lib: NEBNext Poly(A) mRNA Magnetic Isolation +  Ultra II Directional RNA Library Prep</t>
   </si>
   <si>
+    <t>$155.00</t>
+  </si>
+  <si>
+    <t>$194.00</t>
+  </si>
+  <si>
     <t>IL-Lib: NEBNext UltraII DNA Library Prep</t>
   </si>
   <si>
     <t>NEBNext UltraII DNA Library Prep</t>
   </si>
   <si>
+    <t>$152.00</t>
+  </si>
+  <si>
     <t>IL-Lib: Normalization &amp; Pooling-1-47 Samples</t>
   </si>
   <si>
     <t>Illumina library normalization and pooling for sequencing. 1-47 samples processed at a time.</t>
   </si>
   <si>
+    <t>$3.60</t>
+  </si>
+  <si>
+    <t>$5.40</t>
+  </si>
+  <si>
     <t>IL-Lib: Normalization &amp; Pooling-48-96 Samples</t>
   </si>
   <si>
     <t>Illumina library normalization and pooling for sequencing. 48-96 samples processed at a time.</t>
   </si>
   <si>
+    <t>$1.90</t>
+  </si>
+  <si>
+    <t>$2.80</t>
+  </si>
+  <si>
     <t>IL-Lib: SeqWell plexWell-Set of 96 samples</t>
   </si>
   <si>
     <t>Prep library with SeqWell kit</t>
   </si>
   <si>
+    <t>$2,047.00</t>
+  </si>
+  <si>
+    <t>$2,559.00</t>
+  </si>
+  <si>
     <t>set</t>
   </si>
   <si>
-    <t>MiSeq Sequencing</t>
-[...2 lines deleted...]
-    <t>MiSeq: 150bp Paired End with Kit</t>
+    <t>NextSeq Sequencing</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>Fee includes costs of consumables, backup tape, service contract, labor, and illumina kits.</t>
+  </si>
+  <si>
+    <t>Run</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P1 XLEAP 300bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P2 XLEAP 300bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P3 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 100bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 100bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 150bp Paired End with Kit</t>
+  </si>
+  <si>
+    <t>NextSeq: P4 XLEAP 50bp Single End with Kit</t>
+  </si>
+  <si>
+    <t>MiSeq i100 Sequencing</t>
+  </si>
+  <si>
+    <t>MiSeq i100: 100bp Single End with Kit (25M reads)</t>
   </si>
   <si>
     <t>Service fee includes costs of consumables, service contract, labor, and illumina kits.</t>
   </si>
   <si>
-    <t>Run</t>
-[...82 lines deleted...]
-  <si>
     <t>MiSeq i100: 150bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
     <t>MiSeq i100: 150bp Paired End with Kit (5M reads)</t>
   </si>
   <si>
     <t>MiSeq i100: 300bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
     <t>MiSeq i100: 300bp Paired End with Kit (5M reads)</t>
   </si>
   <si>
     <t>MiSeq i100: 500bp Paired End with Kit (25M reads)</t>
   </si>
   <si>
-    <t>Magnetic Beads (Omega Bio-Tek, Total Pure NGS)</t>
-[...2 lines deleted...]
-    <t>uL</t>
+    <t>HPC</t>
+  </si>
+  <si>
+    <t>HPC After Hours Custom Hourly Service</t>
+  </si>
+  <si>
+    <t>$191.00</t>
+  </si>
+  <si>
+    <t>hourly</t>
+  </si>
+  <si>
+    <t>HPC Hourly Service</t>
+  </si>
+  <si>
+    <t>Data Storage</t>
+  </si>
+  <si>
+    <t>Data Storage - Data Purchase (20Tb)</t>
+  </si>
+  <si>
+    <t>$2,000.00</t>
+  </si>
+  <si>
+    <t>$3,000.00</t>
+  </si>
+  <si>
+    <t>one-time</t>
+  </si>
+  <si>
+    <t>Data Storage - Monthly Container - Full Server</t>
+  </si>
+  <si>
+    <t>$275.00</t>
+  </si>
+  <si>
+    <t>monthly</t>
+  </si>
+  <si>
+    <t>Data Storage - Monthly Container Maintenance - College/Department</t>
+  </si>
+  <si>
+    <t>$238.00</t>
+  </si>
+  <si>
+    <t>$357.00</t>
+  </si>
+  <si>
+    <t>Data Storage - Monthly Container Maintenance - Lab</t>
+  </si>
+  <si>
+    <t>$170.00</t>
+  </si>
+  <si>
+    <t>Data Storage - Rental (3Tb)</t>
+  </si>
+  <si>
+    <t>$75.00</t>
+  </si>
+  <si>
+    <t>$112.50</t>
+  </si>
+  <si>
+    <t>Processing</t>
+  </si>
+  <si>
+    <t>Processing - CPU Rental (16 core/128G)</t>
+  </si>
+  <si>
+    <t>$187.50</t>
+  </si>
+  <si>
+    <t>Processing - GPU Rental (8 core/64G)</t>
+  </si>
+  <si>
+    <t>Processing - Monthly Maintenance CPU server</t>
+  </si>
+  <si>
+    <t>$84.00</t>
+  </si>
+  <si>
+    <t>Processing - Monthly Maintenance CPU server (1/8 fraction)</t>
+  </si>
+  <si>
+    <t>$12.00</t>
+  </si>
+  <si>
+    <t>$18.00</t>
+  </si>
+  <si>
+    <t>Visualization</t>
+  </si>
+  <si>
+    <t>Visualization Browser Monthly Hosting</t>
+  </si>
+  <si>
+    <t>$7.50</t>
+  </si>
+  <si>
+    <t>Visualization Processing Monthly Maintenance</t>
+  </si>
+  <si>
+    <t>Visualization Processing Monthly Rental VM</t>
+  </si>
+  <si>
+    <t>$10.00</t>
+  </si>
+  <si>
+    <t>Web Server</t>
+  </si>
+  <si>
+    <t>Web Server Monthly Maintenance</t>
+  </si>
+  <si>
+    <t>$22.50</t>
+  </si>
+  <si>
+    <t>Web Server Monthly VM Rental</t>
+  </si>
+  <si>
+    <t>$25.00</t>
+  </si>
+  <si>
+    <t>$37.50</t>
+  </si>
+  <si>
+    <t>Access</t>
+  </si>
+  <si>
+    <t>College-level HPC plug-in (discounted)</t>
+  </si>
+  <si>
+    <t>$850.00</t>
+  </si>
+  <si>
+    <t>REDCap</t>
+  </si>
+  <si>
+    <t>REDCap Cloud Hourly Consulting</t>
   </si>
   <si>
     <t>Multiuser</t>
   </si>
   <si>
     <t>Multiuser External</t>
   </si>
   <si>
     <t>Multi-User Instruments External Usage Major Instrument</t>
   </si>
   <si>
     <t>External use of Multiuser Equipment (qPCR, dPCR, Plate Reader)</t>
   </si>
   <si>
     <t>run (1/2 day) per use</t>
   </si>
   <si>
     <t>Multi-User Instruments External Usage Minor Instrument</t>
   </si>
   <si>
     <t>External use of Multiuser Equipment (Nanodrop, Qubit, Azure Imager)</t>
   </si>
   <si>
     <t>Laboratory</t>
   </si>
   <si>
     <t>CQLS Core Lab Labor</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1052,54 +1505,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H105"/>
+  <dimension ref="A1:H138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H105"/>
+      <selection activeCell="A1" sqref="A1:H138"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="106.117" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="303.069" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25.851" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1107,2733 +1560,3585 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="1">
-[...6 lines deleted...]
-        <v>17</v>
+      <c r="F2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>12</v>
       </c>
       <c r="H2" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>17</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>22</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-        <v>17.2</v>
+        <v>26</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>28</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>21</v>
-[...8 lines deleted...]
-        <v>10.9</v>
+        <v>30</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>23</v>
-[...8 lines deleted...]
-        <v>7.7</v>
+        <v>35</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>26</v>
-[...8 lines deleted...]
-        <v>1726</v>
+        <v>40</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>42</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B11" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="1" t="s">
         <v>33</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="1" t="s">
-[...12 lines deleted...]
-        <v>299</v>
+      <c r="G12" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>41</v>
-[...8 lines deleted...]
-        <v>198</v>
+        <v>53</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>55</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="G14" s="1">
+        <v>59</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" s="1" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>128</v>
+        <v>30</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>510</v>
+        <v>35</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-        <v>40</v>
+        <v>64</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>59</v>
-[...8 lines deleted...]
-        <v>320</v>
+        <v>66</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-        <v>157.5</v>
+        <v>30</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H21" s="1" t="s">
         <v>56</v>
-      </c>
-[...19 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>73</v>
-[...8 lines deleted...]
-        <v>389</v>
+        <v>75</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>76</v>
-[...8 lines deleted...]
-        <v>664</v>
+        <v>81</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>83</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>27</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>78</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>86</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>83</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>80</v>
-[...8 lines deleted...]
-        <v>17</v>
+        <v>90</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>92</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>12</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>82</v>
-[...8 lines deleted...]
-        <v>6.989473684</v>
+        <v>96</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>98</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>12</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>84</v>
-[...8 lines deleted...]
-        <v>8.276595745</v>
+        <v>100</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>102</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>12</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>86</v>
-[...8 lines deleted...]
-        <v>9.6</v>
+        <v>106</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>12</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>89</v>
-[...8 lines deleted...]
-        <v>222</v>
+        <v>111</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>113</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>74</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>91</v>
-[...8 lines deleted...]
-        <v>325</v>
+        <v>114</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>116</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>87</v>
+        <v>109</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>93</v>
-[...8 lines deleted...]
-        <v>3.385416667</v>
+        <v>117</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>119</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>4.625</v>
+        <v>122</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>12</v>
+        <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>97</v>
-[...8 lines deleted...]
-        <v>6</v>
+        <v>128</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>130</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>12</v>
+        <v>131</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>33</v>
+        <v>126</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>946.85</v>
+        <v>133</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>135</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>103</v>
-[...8 lines deleted...]
-        <v>87</v>
+        <v>137</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>139</v>
       </c>
       <c r="H35" s="1" t="s">
-        <v>104</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>105</v>
+        <v>140</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>106</v>
-[...8 lines deleted...]
-        <v>115</v>
+        <v>141</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>107</v>
+        <v>144</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>108</v>
-[...8 lines deleted...]
-        <v>4.9</v>
+        <v>145</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>109</v>
+        <v>148</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>110</v>
-[...8 lines deleted...]
-        <v>6.7</v>
+        <v>149</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>151</v>
       </c>
       <c r="H38" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>112</v>
+        <v>152</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>113</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>153</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>155</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>114</v>
+        <v>157</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="F40" s="1">
+        <v>158</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="F40" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="G40" s="1">
+      <c r="G40" s="1" t="s">
         <v>160</v>
       </c>
       <c r="H40" s="1" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>117</v>
+        <v>161</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>118</v>
-[...8 lines deleted...]
-        <v>255</v>
+        <v>162</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>164</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>116</v>
+        <v>56</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>119</v>
+        <v>165</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>120</v>
-[...8 lines deleted...]
-        <v>10.3</v>
+        <v>166</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>168</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>123</v>
-[...8 lines deleted...]
-        <v>285</v>
+        <v>170</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>172</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="1" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>47</v>
+        <v>174</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>176</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>121</v>
+        <v>177</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>128</v>
-[...8 lines deleted...]
-        <v>190</v>
+        <v>179</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>181</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>124</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>121</v>
+        <v>177</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>129</v>
+        <v>183</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>130</v>
-[...8 lines deleted...]
-        <v>32</v>
+        <v>184</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>186</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>121</v>
+        <v>177</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>131</v>
+        <v>187</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>123</v>
-[...8 lines deleted...]
-        <v>205</v>
+        <v>188</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>121</v>
+        <v>177</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>132</v>
+        <v>190</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>133</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>191</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>193</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>135</v>
+        <v>195</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>33</v>
+        <v>196</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>137</v>
+        <v>198</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>138</v>
-[...8 lines deleted...]
-        <v>20</v>
+        <v>30</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="H50" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>139</v>
+        <v>199</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>140</v>
-[...8 lines deleted...]
-        <v>29</v>
+        <v>35</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>141</v>
+        <v>200</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="F52" s="1">
+        <v>201</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" s="1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>57</v>
+        <v>204</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>144</v>
+        <v>205</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>1083</v>
+        <v>206</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>207</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="H53" s="1" t="s">
-        <v>146</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>57</v>
+        <v>204</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>147</v>
+        <v>209</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>1498</v>
+        <v>210</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>65</v>
+        <v>212</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>65</v>
+        <v>212</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>146</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>57</v>
+        <v>204</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>149</v>
+        <v>213</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>150</v>
-[...8 lines deleted...]
-        <v>23.2</v>
+        <v>214</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>151</v>
+        <v>208</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>57</v>
+        <v>204</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>152</v>
+        <v>216</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>153</v>
-[...8 lines deleted...]
-        <v>16.6</v>
+        <v>217</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>57</v>
+        <v>204</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>154</v>
+        <v>219</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-        <v>8.8</v>
+        <v>206</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>151</v>
+        <v>208</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>57</v>
+        <v>204</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>157</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>223</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>225</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>158</v>
+        <v>227</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>159</v>
-[...8 lines deleted...]
-        <v>11.8</v>
+        <v>228</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>160</v>
+        <v>230</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>161</v>
-[...8 lines deleted...]
-        <v>7.4</v>
+        <v>231</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>232</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>162</v>
+        <v>233</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>163</v>
-[...8 lines deleted...]
-        <v>25.8</v>
+        <v>234</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>235</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="1" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>57</v>
+        <v>226</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>165</v>
-[...8 lines deleted...]
-        <v>19.2</v>
+        <v>237</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>232</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>151</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>166</v>
+        <v>80</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>167</v>
-[...8 lines deleted...]
-        <v>125</v>
+        <v>81</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>239</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>168</v>
+        <v>85</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>169</v>
-[...8 lines deleted...]
-        <v>235</v>
+        <v>86</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>239</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>12</v>
+        <v>84</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>170</v>
+        <v>240</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>171</v>
-[...8 lines deleted...]
-        <v>110</v>
+        <v>241</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>197</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>12</v>
+        <v>243</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>172</v>
+        <v>244</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>172</v>
-[...8 lines deleted...]
-        <v>196</v>
+        <v>245</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>246</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>12</v>
+        <v>243</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>173</v>
+        <v>247</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-        <v>154</v>
+        <v>248</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>250</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>12</v>
+        <v>243</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>175</v>
+        <v>251</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>176</v>
-[...8 lines deleted...]
-        <v>5.3</v>
+        <v>252</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>151</v>
+        <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>177</v>
+        <v>253</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>178</v>
-[...8 lines deleted...]
-        <v>2.7</v>
+        <v>254</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>256</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>151</v>
+        <v>243</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>179</v>
+        <v>257</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>180</v>
-[...8 lines deleted...]
-        <v>2555</v>
+        <v>258</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>50</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>181</v>
+        <v>243</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>183</v>
+        <v>260</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>2660</v>
+        <v>261</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>262</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>185</v>
+        <v>243</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>186</v>
+        <v>263</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>2327</v>
+        <v>264</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>266</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>185</v>
+        <v>243</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>187</v>
+        <v>267</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>2993</v>
+        <v>268</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>270</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>188</v>
+        <v>271</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>2112</v>
+        <v>272</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>274</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>189</v>
+        <v>275</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>3735</v>
+        <v>276</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>118</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>190</v>
+        <v>278</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>2112</v>
+        <v>279</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>277</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>191</v>
+        <v>281</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>2328</v>
+        <v>281</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>283</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>192</v>
+        <v>284</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>1371</v>
+        <v>285</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>286</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>193</v>
+        <v>287</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>1058</v>
+        <v>288</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>290</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>185</v>
+        <v>243</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>182</v>
+        <v>109</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>194</v>
+        <v>291</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>1184</v>
+        <v>292</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>294</v>
       </c>
       <c r="H80" s="1" t="s">
-        <v>185</v>
+        <v>243</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>195</v>
+        <v>109</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>196</v>
+        <v>295</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>1439</v>
+        <v>296</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>298</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>185</v>
+        <v>299</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>2190</v>
+        <v>206</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>164</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>3387</v>
+        <v>210</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>212</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>2933</v>
+        <v>214</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>77</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>201</v>
+        <v>216</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>2321</v>
+        <v>217</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>211</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>3032</v>
+        <v>206</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>221</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>203</v>
+        <v>222</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>6005</v>
+        <v>223</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>225</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>204</v>
+        <v>178</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>5186</v>
+        <v>179</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>181</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>205</v>
+        <v>183</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>4083</v>
+        <v>184</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>186</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>185</v>
+        <v>56</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>206</v>
+        <v>187</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>6192</v>
+        <v>188</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>49</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B91" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C91" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E91" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="E91" s="1">
-[...6 lines deleted...]
-        <v>6318</v>
+      <c r="F91" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>91</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>4515</v>
+        <v>191</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>193</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>7152</v>
+        <v>30</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>32</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>3563</v>
+        <v>35</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>185</v>
+        <v>33</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>211</v>
+        <v>68</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>1359</v>
+        <v>201</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>203</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>211</v>
+        <v>68</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>1965</v>
+        <v>234</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>235</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>211</v>
+        <v>68</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>214</v>
+        <v>236</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>1164</v>
+        <v>237</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>232</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>185</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>211</v>
+        <v>300</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>215</v>
+        <v>301</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>2355</v>
+        <v>302</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>185</v>
+        <v>303</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>211</v>
+        <v>300</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>216</v>
+        <v>304</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>1604</v>
+        <v>302</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H99" s="1" t="s">
-        <v>185</v>
+        <v>303</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>211</v>
+        <v>300</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>217</v>
+        <v>305</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>184</v>
-[...8 lines deleted...]
-        <v>3350</v>
+        <v>302</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>185</v>
+        <v>303</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="1" t="s">
-        <v>143</v>
+        <v>238</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>33</v>
+        <v>300</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>218</v>
+        <v>306</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>0.02</v>
+        <v>302</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>219</v>
+        <v>303</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="1" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>221</v>
+        <v>300</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>222</v>
+        <v>307</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>223</v>
-[...6 lines deleted...]
-        <v>40</v>
+        <v>302</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>224</v>
+        <v>303</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="1" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>221</v>
+        <v>300</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>225</v>
+        <v>308</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>226</v>
-[...4 lines deleted...]
-        <v>21</v>
+        <v>302</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>47</v>
+        <v>303</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="1" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>44</v>
+        <v>300</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>228</v>
+        <v>309</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>228</v>
-[...8 lines deleted...]
-        <v>128</v>
+        <v>302</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>229</v>
+        <v>303</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="1" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>33</v>
+        <v>300</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>68</v>
+        <v>310</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>68</v>
-[...8 lines deleted...]
-        <v>0.01</v>
+        <v>302</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>123</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>69</v>
+        <v>303</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="F121" s="1"/>
+      <c r="G121" s="1"/>
+      <c r="H121" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="F123" s="1"/>
+      <c r="G123" s="1"/>
+      <c r="H123" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E136" s="1"/>
+      <c r="F136" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E137" s="1"/>
+      <c r="F137" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>